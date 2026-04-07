--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64AD0E02"/>
+    <w:nsid w:val="57178110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>