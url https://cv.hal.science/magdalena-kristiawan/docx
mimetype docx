--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57178110"/>
+    <w:nsid w:val="FA3881A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>