--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magdalena Kristiawan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magdalena-kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9105-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of specific absorption heat rate distribution in microwave DIC reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.68 - 78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Emmental cheese and tofu using instant controlled pressure drop (DIC) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krátký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Sobolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of helical flow between concentric cylinders with axial through flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.121938. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations in rheology of concentrated starches and maltodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ubbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dupas-Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Siemons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Food Hydrocolloids, 124 (Part B), pp.107306. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the spherical Couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2019-12764-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Taylor-Couette-Poiseuille flow at low Taylor and Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0212728. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-segment electrodiffusion probes for wall shear rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammad El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spherical Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and shear rate on a wall normal to an impinging circular jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.32--45. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging cross-shaped submerged jet on a flat plate: a comparison of plane and hemispherical orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjovi Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.2927-2947. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-015-0181-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and mass transfer in impinging jets: Comparison of circular convergent and cross-shaped orifice nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1-3), pp.282-293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and composition of Indonesian Cananga oil obtained by steam distillation and organic solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1556-3758.1412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinca Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395 (012034), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates in Taylor vortex flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Havlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of expansion by instantaneous controlled pressure drop on dielectric properties of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Klíma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of wall shear rate in wavy Taylor–Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.1304-1312. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure expansion of green coffee beans using instantaneous controlled pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisam M. Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah M. Mounir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian cananga oil using multi-cycle pressure drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1192 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2008.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure-drop rate on the isolation of cananga oil using instantaneous controlled pressure-drop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga oil by instantaneous controlled pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2008.9699975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.1021-1029. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1252/jcej.07WE024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique des protéagineux à l’état fondu en vue de leur transformation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre LIDON (LOF - UB), Guillaume OVARLEZ (LOF - CNRS), Emmanuelle ABISSET-CHAVANNE (I2M - ENSAM), Jean GIMENEZ (LOF - CNRS), Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the spherical taylor-couette flow using electrodiffusion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Topical Problems of Fluid Mechanics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.8, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2017.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to develop high-protein extruded snacks, using legume (pulse) flours (Projet AIC 'Protex' 2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments Modèles et Modèles d'Aliments (AMMAC - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des biopolymères lors de la texturation de substrats protéiques végétaux par extrusion: Méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Comité Scientifique IMROVE (Institut Mutualisé pour les Protéines Végétales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mutualisé pour les Protéines Végétale (IMPROVE). Dury, FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisson-Extrusion (Bi-Vis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d’Enseignement Numérique: Modélisation &amp; Simulation des Transformations Agri &amp; Agro-Alimentaires (Mestral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of maize starches expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA. University of Zaragoza - Universidad de Zaragoza (Zaragoza), ESP., Apr 2016, Nantes, France. pp.180002, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp' 2013-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM - CEPIA INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impinging jet passive control fo wall shear stress enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Heat Transfer Conference, IHTC-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phenomenological model of expansion with mechanical model of starchy products extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. congrès du Groupe Français de Rhéologie: Rhéologie et approches mul physiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nozzle shape effect on wall shear stress beneath impinging round jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sodjavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics, Fluid Mechanics, Heat and Mass Transfer (MFMHMT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the expansion phenomenon during the extrusion process : Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety of flow regimes in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Couette-Taylor Workshop - ICTW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling qualitative modelling of expansion with mechanical model of starchy products extrusion (Projet AIC 'QualExp')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Intégration des Connaissances et des Modèles (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rates and stagnation mass transfer on a plate in axisymmetric and cross impinging jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM Committee. FRA., Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall velocity gradients in Taylor-Couette-Poiseuille flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Mécanique des Fluides (CNMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et de la Technologie Houari Boumediène (USTHB). DZA. Association Algérienne de Physique., Sep 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear rate components for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune El Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Chemical and Process Engineering CHISA 2010 and the 7. European Congress of Chemical Engineering ECCE-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mapping of wall velocity gradients for wavy Taylor-Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Jirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Energy Conversion and Conservation;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell instantaneous extraction of essential oils: Case of Ylang Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Franco-MFLU Seminar on " Changes in Rice Production Systems and new Technological challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'extraction de l'huile essentielle d'Ylang-Ylang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. rencontres Agoral Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs des Techniques des Industries Agricoles et Alimentaires (ENITIAA). Nantes, FRA. Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA)., Nov 2004, Nantes, France. 401 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologiques des fondus à base des protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque National du Groupe Français de Rhéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starch expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Biopolymers 2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nantes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of instantaneous auto-vaporization process for essential oil extraction: case of Indonesian Ylang-Ylang flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress CHISA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC process for treatment of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Process Intensification in Fluid and Particle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Kobe, Japan. Chemical Engineering of Japan, Journal of Chemical Engineering of Japan, 40, pp.1021-1029, 2006, Isolation of Indonesian Cananga Oil by Instantaneous Controlled Pressure Drop: Influence of Processing Parameters on Compound Yields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniemulsion polymerization: Influence of the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Halifax, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermo-mécanique des fleurs d’ylang-ylang indonésiennes par Détente Instantanée Contrôlée en vue de l’extraction de l’huile essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique Polycopiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Sobolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krátký</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. License Génie des Equipements et des Procédés Industriel (TD Dessin technique), 2012, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA3881A2"/>
+    <w:nsid w:val="13AB740D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-kristiawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kl&#237;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.09.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sulaiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El El Hassan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sobolik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamkha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ubbink" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Siemons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahamdia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12764-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune El Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212728" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamdia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0181-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPKR0CM1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1556-3758.1412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED6169D8E86575402FE62BE2068605DB495E52D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jirout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Havlica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.09.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-783J6SW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.04.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam M. Kamal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M. Mounir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2008.9699975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.07WE024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793973v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montagn&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nastase" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149948v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sodjavi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Faye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#225;tk&#253;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>