--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -691,278 +691,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new portable penetrometer for measuring the viscosity of active lava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Verdurme</w:t>
+                <w:t xml:space="preserve">S. Kolzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">I. Sonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (6), 065103 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555016v1</w:t>
+                <w:t xml:space="preserve">hal-04663298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new portable penetrometer for measuring the viscosity of active lava</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M A Harris</w:t>
+                <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kolzenburg</w:t>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sonder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (6), 065103 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663298v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time, in situ viscosity mapping of active lava</w:t>
               </w:r>
@@ -1210,533 +1210,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a thermorheological lava flow model for venus conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lava flow daily monitoring: the case of the 19 September–5 October 2022 eruption at Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.T.W. Flynn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S Ramsey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007710⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.06.02.391404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165136v1</w:t>
+                <w:t xml:space="preserve">hal-04261405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lava flow daily monitoring: the case of the 19 September–5 October 2022 eruption at Piton de la Fournaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a thermorheological lava flow model for venus conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.T.W. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Coppola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael S Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (2), pp.391-404. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (7), en ligne [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30909/vol.06.02.391404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261405v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emplacement dynamics of a crystal-rich, highly viscous trachytic flow of the Sancy stratovolcano, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Robustelli Test</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (7-8), pp.2057-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B36415.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965373v1</w:t>
+                <w:t xml:space="preserve">hal-04017179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement dynamics of a crystal-rich, highly viscous trachytic flow of the Sancy stratovolcano, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zanella</w:t>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Robustelli Test</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (7-8), pp.2057-2074. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 620, pp.121326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B36415.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017179v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of digital elevation model resolution on the PyFLOWGO thermorheological lava flow model</w:t>
               </w:r>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Crown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S Ramsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,295 +1833,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Holocene volcanic eruptions of the Malpaís de Zacapu and its pre-Hispanic settlement history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
+              <w:t xml:space="preserve">Ancient Mesoamerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, first view, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095653612100050X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328487v1</w:t>
+                <w:t xml:space="preserve">hal-04378948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene volcanic eruptions of the Malpaís de Zacapu and its pre-Hispanic settlement history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
+                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Mesoamerica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, first view, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.208-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S095653612100050X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378948v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new portable field rotational viscometer for high-temperature melts</w:t>
               </w:r>
@@ -2235,693 +2235,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Volcanic crisis management supported by near real-time lava flow hazard assessment at Piton de la Fournaise, La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.02.313334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712658v1</w:t>
+                <w:t xml:space="preserve">hal-03832649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma / Suspension Rheology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.14⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849785v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The late Holocene Nealtican lava-flow field, Popocatépetl volcano, central Mexico: Emplacement dynamics and future hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (11-12), pp.2745 - 2766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/b36173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957779v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic crisis management supported by near real-time lava flow hazard assessment at Piton de la Fournaise, La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magma / Suspension Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald B Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), pp.313-334. </w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.639-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30909/vol.05.02.313334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832649v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Holocene Nealtican lava-flow field, Popocatépetl volcano, central Mexico: Emplacement dynamics and future hazards</w:t>
+                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Ferres</w:t>
+                <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Salinas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134 (11-12), pp.2745 - 2766. </w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/b36173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849746v1</w:t>
+                <w:t xml:space="preserve">hal-03712658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest destruction by 'a'ā lava flow during Etna's 2002-03 eruption: Mechanical, thermal, and environmental interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Calvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 429, </w:t>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomy of a channel-fed `a`ā lava flow system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Rowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3275,51 +3275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene Malpaís de Zacapu (Michoacán, Mexico) andesitic lava flows: rheology and eruption properties based on LiDAR image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,325 +3611,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lava flow hazard map of Piton de la Fournaise volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Volcano Crisis Management at Piton de la Fournaise (La Réunion) during the COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Favalli</w:t>
+                <w:t xml:space="preserve">Valérie R Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Fornaciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.2355 - 2377. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2355-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332387v1</w:t>
+                <w:t xml:space="preserve">hal-03001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Crisis Management at Piton de la Fournaise (La Réunion) during the COVID-19 Lockdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Lava flow hazard map of Piton de la Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie R Ferrazzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+                <w:t xml:space="preserve">Massimiliano Favalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Di Kowalski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+                <w:t xml:space="preserve">Alessandro Fornaciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (20), </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.2355 - 2377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220200212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2355-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001122v1</w:t>
+                <w:t xml:space="preserve">hal-03332387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rancho Seco monogenetic volcano (Michoacán, Mexico): Petrogenesis and lava flow emplacement based on LiDAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,446 +3996,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la viscosité des laves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How shear helps lava to flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison des amateurs de volcanologie européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.154 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47110.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663312v1</w:t>
+                <w:t xml:space="preserve">hal-02401447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How shear helps lava to flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The 1974 West Flank Eruption of Mount Etna: A Data-Driven Model for a Low Elevation Effusive Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Calvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.590411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47110.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401447v2</w:t>
+                <w:t xml:space="preserve">hal-03137036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1974 West Flank Eruption of Mount Etna: A Data-Driven Model for a Low Elevation Effusive Event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer la viscosité des laves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liaison des amateurs de volcanologie européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.590411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137036v1</w:t>
+                <w:t xml:space="preserve">hal-04663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Biren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Tuffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
@@ -4499,64 +4499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ramsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (Vol 61 (2018)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4603,51 +4603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Pinkerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4824,77 +4824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an integrated satellite-data-driven response to an effusive crisis: the April–May 2018 eruption of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ramsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,90 +4971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating physical and thermal interactions between lava and trees: the case of Kīlauea’s July 1974 flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexian Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Biren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (6), </w:t>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology and radiometric dating of Quaternary monogenetic volcanism in the western Zacapu lacustrine basin (Michoacán, México): implications for archeology and future hazard evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (2), </w:t>
@@ -5239,90 +5239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viscosity of pāhoehoe lava: In situ syn-eruptive measurements from Kilauea, Hawaii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.161-171. </w:t>
@@ -5360,51 +5360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic study of El Metate shield volcano (Michoacán, Mexico) confirms its monogenetic nature and young age (~ 1250 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Böhnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,90 +5490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Rhéty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Labroquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Rowland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.471-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6079,77 +6079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of Martian glass analogues: A tool to approximate their chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Di Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Vona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6213,77 +6213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of Martian glass analogues: A tool to approximate their chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Di Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Vona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity measurements of crystallizing andesite from T ungurahua volcano ( E cuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Cimarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,90 +6468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous flow behavior of tholeiitic and alkaline Fe-rich martian basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B Dingwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.348-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6862,51 +6862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Lava Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zack Spica; Corentin Caudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Volcano Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.295-324, 2025, Advances in Volcanology, 978-3-031-86840-5. </w:t>
@@ -7234,51 +7234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+                <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7310,126 +7310,126 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Hazards</w:t>
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7461,102 +7461,102 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877139v1</w:t>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7876,51 +7876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE631DC8"/>
+    <w:nsid w:val="DDA81D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8107,51 +8107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-oryaelle-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1201-5448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Canjamal&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01944-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kolzenburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Campus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolzenburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sonder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Travis Parsons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvaldur Thordarson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52558.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T.W. Flynn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Ramsey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04261405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.391404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Robustelli Test" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36415.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T W Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Crown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105768" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanci Reyes-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasser Mahgoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095653612100050X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kolzenburg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B Dingwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.02.313334" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ram&#237;rez-Uribe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salinas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b36173.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabr&#242;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Rowland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01578-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00111-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.04.S1.ivi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01449-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Favalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fornaciai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2355-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Kowalski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200212" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fisher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04663312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401447v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47110.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03137036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lormand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.590411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8077" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150640v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pinkerton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hrysiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02538123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Ajas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1263-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1193-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike James" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;hnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.02.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rowland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chevrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609757" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1020-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5534CCBYNCND" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016je005010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Debiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan B Hanson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lavall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Potuzak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Chevrel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kremers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hanson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053312" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160974v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86841-2_10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia A Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie E Kendrick" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W Llewellin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-oryaelle-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1201-5448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Canjamal&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01944-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kolzenburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Campus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolzenburg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sonder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206776" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Travis Parsons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvaldur Thordarson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52558.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04261405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.391404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T.W. Flynn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Ramsey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Robustelli Test" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36415.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T W Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Crown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105768" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanci Reyes-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasser Mahgoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095653612100050X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.02.313334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ram&#237;rez-Uribe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b36173.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kolzenburg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B Dingwell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabr&#242;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Rowland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01578-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00111-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.04.S1.ivi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01449-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Kowalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Favalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fornaciai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2355-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fisher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401447v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47110.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03137036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lormand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.590411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04663312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8077" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150640v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pinkerton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hrysiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02538123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Ajas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1263-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1193-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike James" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;hnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.02.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rowland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chevrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609757" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1020-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5534CCBYNCND" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016je005010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Debiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan B Hanson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lavall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Potuzak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Chevrel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kremers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hanson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053312" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160974v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86841-2_10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia A Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie E Kendrick" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W Llewellin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>