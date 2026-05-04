--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -691,3751 +691,3751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new portable penetrometer for measuring the viscosity of active lava</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kolzenburg</w:t>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sonder</w:t>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0206776⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663298v1</w:t>
+                <w:t xml:space="preserve">hal-04555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">A new portable penetrometer for measuring the viscosity of active lava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kolzenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (6), 065103 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0206776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555016v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time, in situ viscosity mapping of active lava</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin A. Harris</w:t>
+                <w:t xml:space="preserve">Gregory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thorvaldur Thordarson</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g52558.1⟩</w:t>
+              <w:t xml:space="preserve">Geofísica Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.929-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/igeof.2954436xe.2024.63.2.1760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797214v1</w:t>
+                <w:t xml:space="preserve">hal-04547743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarrying volcanic landscapes: territory and strategies of metate production in Turícuaro (Michoacan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Real-time, in situ viscosity mapping of active lava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Travis Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+                <w:t xml:space="preserve">Thorvaldur Thordarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofísica Internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (2), pp.929-948. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22201/igeof.2954436xe.2024.63.2.1760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/g52558.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547743v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lava flow daily monitoring: the case of the 19 September–5 October 2022 eruption at Piton de la Fournaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+                <w:t xml:space="preserve">A new portable field rotational viscometer for high-temperature melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M O Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+                <w:t xml:space="preserve">T. Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+                <w:t xml:space="preserve">L. Batier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Coppola</w:t>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.06.02.391404⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0160247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261405v1</w:t>
+                <w:t xml:space="preserve">hal-04262199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a thermorheological lava flow model for venus conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.T.W. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S Ramsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (7), en ligne [19 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JE007710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement dynamics of a crystal-rich, highly viscous trachytic flow of the Sancy stratovolcano, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prival</w:t>
+                <w:t xml:space="preserve">Lava flow daily monitoring: the case of the 19 September–5 October 2022 eruption at Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zanella</w:t>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Robustelli Test</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (7-8), pp.2057-2074. </w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.391-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B36415.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30909/vol.06.02.391404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017179v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emplacement dynamics of a crystal-rich, highly viscous trachytic flow of the Sancy stratovolcano, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Robustelli Test</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (7-8), pp.2057-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B36415.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965373v1</w:t>
+                <w:t xml:space="preserve">hal-04017179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of digital elevation model resolution on the PyFLOWGO thermorheological lava flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian T W Flynn</w:t>
+                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105768⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 620, pp.121326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160976v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene volcanic eruptions of the Malpaís de Zacapu and its pre-Hispanic settlement history</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of digital elevation model resolution on the PyFLOWGO thermorheological lava flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian T W Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Crown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Mesoamerica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S095653612100050X⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378948v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Holocene volcanic eruptions of the Malpaís de Zacapu and its pre-Hispanic settlement history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Mesoamerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, first view, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095653612100050X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328487v1</w:t>
+                <w:t xml:space="preserve">hal-04378948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new portable field rotational viscometer for high-temperature melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Harris</w:t>
+                <w:t xml:space="preserve">Present Use and Production of Metates and Molcajetes in Turícuaro (Michoacán, Mexico): Deciphering the Evolution of Food Preparation Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94 (10), </w:t>
+              <w:t xml:space="preserve">Ethnoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.208-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0160247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19442890.2023.2280379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262199v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic crisis management supported by near real-time lava flow hazard assessment at Piton de la Fournaise, La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anatomy of a channel-fed `a`ā lava flow system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.02.313334⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01578-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832649v1</w:t>
+                <w:t xml:space="preserve">insu-03825083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reappraisal of gap analysis for effusive crises at Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13617-021-00111-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957779v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Holocene Nealtican lava-flow field, Popocatépetl volcano, central Mexico: Emplacement dynamics and future hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magma / Suspension Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergio Salinas</w:t>
+                <w:t xml:space="preserve">Donald B Dingwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/b36173.1⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.639-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849746v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma / Suspension Rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2022.87.14⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849785v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tadini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712658v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest destruction by 'a'ā lava flow during Etna's 2002-03 eruption: Mechanical, thermal, and environmental interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Volcanic crisis management supported by near real-time lava flow hazard assessment at Piton de la Fournaise, La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107621⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.02.313334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03777178v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor-free eruption triggered by edifice rupture at Nyiragongo volcano</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The late Holocene Nealtican lava-flow field, Popocatépetl volcano, central Mexico: Emplacement dynamics and future hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05047-8⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (11-12), pp.2745 - 2766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/b36173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779616v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of a channel-fed `a`ā lava flow system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Forest destruction by 'a'ā lava flow during Etna's 2002-03 eruption: Mechanical, thermal, and environmental interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calabrò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Calvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01578-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03825083v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of gap analysis for effusive crises at Piton de la Fournaise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precursor-free eruption triggered by edifice rupture at Nyiragongo volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609 (7925), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13617-021-00111-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544901v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publishing a Special Issue of Reports from the volcano observatories in Latin America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rancho Seco monogenetic volcano (Michoacán, Mexico): Petrogenesis and lava flow emplacement based on LiDAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Ramírez-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.04.S1.ivi⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411, pp.107169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547489v1</w:t>
+                <w:t xml:space="preserve">hal-03113443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Malpaís de Zacapu (Michoacán, Mexico) andesitic lava flows: rheology and eruption properties based on LiDAR image</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publishing a Special Issue of Reports from the volcano observatories in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Farquharson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01449-0⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (S1), pp.i-vi. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.04.S1.ivi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708928v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Crisis Management at Piton de la Fournaise (La Réunion) during the COVID-19 Lockdown</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Holocene Malpaís de Zacapu (Michoacán, Mexico) andesitic lava flows: rheology and eruption properties based on LiDAR image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200212⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (4), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01449-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001122v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lava flow hazard map of Piton de la Fournaise volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Volcano Crisis Management at Piton de la Fournaise (La Réunion) during the COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie R Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Favalli</w:t>
+                <w:t xml:space="preserve">Philippe Di Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Fornaciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2355-2021⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332387v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rancho Seco monogenetic volcano (Michoacán, Mexico): Petrogenesis and lava flow emplacement based on LiDAR images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lava flow hazard map of Piton de la Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Favalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Fisher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Fornaciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 411, pp.107169. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.2355 - 2377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2355-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113443v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How shear helps lava to flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer la viscosité des laves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Liaison des amateurs de volcanologie européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401447v2</w:t>
+                <w:t xml:space="preserve">hal-04663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1974 West Flank Eruption of Mount Etna: A Data-Driven Model for a Low Elevation Effusive Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Calvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.590411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la viscosité des laves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How shear helps lava to flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison des amateurs de volcanologie européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.154 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47110.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663312v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Biren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Tuffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
@@ -4467,676 +4467,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of emissivity on the thermo-rheological modeling of the channelized lava flows at Tolbachik volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating physical and thermal interactions between lava and trees: the case of Kīlauea’s July 1974 flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ramsey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexian Ajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Biren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (Vol 61 (2018)), </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-8077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-018-1263-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150633v1</w:t>
+                <w:t xml:space="preserve">hal-02538123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The influence of emissivity on the thermo-rheological modeling of the channelized lava flows at Tolbachik volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ramsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (Vol 61 (2018)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-8077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401446v1</w:t>
+                <w:t xml:space="preserve">hal-02150633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the viscosity of lava in the field: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ramsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150640v3</w:t>
+                <w:t xml:space="preserve">hal-02401446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an integrated satellite-data-driven response to an effusive crisis: the April–May 2018 eruption of Piton de la Fournaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Measuring the viscosity of lava in the field: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Pinkerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (Vol 61 (2018)), </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-7972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150627v1</w:t>
+                <w:t xml:space="preserve">hal-02150640v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating physical and thermal interactions between lava and trees: the case of Kīlauea’s July 1974 flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an integrated satellite-data-driven response to an effusive crisis: the April–May 2018 eruption of Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ramsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexian Ajas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Alexis Hrysiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (6), </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (Vol 61 (2018)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-018-1263-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-7972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538123v1</w:t>
+                <w:t xml:space="preserve">hal-02150627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology and radiometric dating of Quaternary monogenetic volcanism in the western Zacapu lacustrine basin (Michoacán, México): implications for archeology and future hazard evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanci Reyes-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (2), </w:t>
@@ -5239,90 +5239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viscosity of pāhoehoe lava: In situ syn-eruptive measurements from Kilauea, Hawaii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.161-171. </w:t>
@@ -5354,1031 +5354,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic study of El Metate shield volcano (Michoacán, Mexico) confirms its monogenetic nature and young age (~ 1250 CE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
+                <w:t xml:space="preserve">PyFLOWGO: An open-source platform for simulation of channelized lava thermo-rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Böhnel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Jérémie Labroquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Rowland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.02.024⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634724v1</w:t>
+                <w:t xml:space="preserve">hal-01634842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleomagnetic study of El Metate shield volcano (Michoacán, Mexico) confirms its monogenetic nature and young age (~ 1250 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nasser Mahgoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Böhnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 336, pp.209 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634863v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyFLOWGO: An open-source platform for simulation of channelized lava thermo-rheological properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Rhéty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.167-180. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634842v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AD 1250 El Metate shield volcano (Michoacán): Mexico’s most voluminous Holocene eruption and its significance for archaeology and hazards</w:t>
+                <w:t xml:space="preserve">Raman spectra of Martian glass analogues: A tool to approximate their chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Chevrel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danilo Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Vona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683615609757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.740 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016je005010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849772v1</w:t>
+                <w:t xml:space="preserve">insu-01905196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ∼AD 1250 effusive eruption of El Metate shield volcano (Michoacán, Mexico): magma source, crustal storage, eruptive dynamics, and lava rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">The AD 1250 El Metate shield volcano (Michoacán): Mexico’s most voluminous Holocene eruption and its significance for archaeology and hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claus Siebe</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1020-9⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.471-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683615609757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849775v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for the estimation of Fe 3+ /Fe tot ratio in terrestrial and extraterrestrial alkali- and iron-rich silicate glasses using Raman spectroscopyk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ∼AD 1250 effusive eruption of El Metate shield volcano (Michoacán, Mexico): magma source, crustal storage, eruptive dynamics, and lava rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donald Dingwell</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Siebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101 (4), pp.943-952. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (4), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5534CCBYNCND⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1020-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849788v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of Martian glass analogues: A tool to approximate their chemical composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Models for the estimation of Fe 3+ /Fe tot ratio in terrestrial and extraterrestrial alkali- and iron-rich silicate glasses using Raman spectroscopyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Di Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Vona</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (5), pp.740 - 752. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (4), pp.943-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JE005010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5534CCBYNCND⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637118v1</w:t>
+                <w:t xml:space="preserve">hal-03849788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of Martian glass analogues: A tool to approximate their chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Di Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kolzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Vona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (5), pp.740 - 752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016je005010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01905196v1</w:t>
+                <w:t xml:space="preserve">hal-01637118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity measurements of crystallizing andesite from T ungurahua volcano ( E cuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Cimarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,90 +6468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous flow behavior of tholeiitic and alkaline Fe-rich martian basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B Dingwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.348-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Potuzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Dingwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 346, pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6843,291 +6843,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
+                <w:t xml:space="preserve">Shallow magma-mingling-driven Strombolian eruptions at Mt. Yasur volcano, Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nédélec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Simon Kremers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (21), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL053312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793452v1</w:t>
+                <w:t xml:space="preserve">hal-03849786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow magma-mingling-driven Strombolian eruptions at Mt. Yasur volcano, Vanuatu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Kremers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Lavallée</w:t>
+                <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hanson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (21), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL053312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849786v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Lava Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zack Spica; Corentin Caudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Volcano Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.295-324, 2025, Advances in Volcanology, 978-3-031-86840-5. </w:t>
@@ -7234,51 +7234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Hazards</w:t>
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7310,126 +7310,126 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877139v1</w:t>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+                <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7461,102 +7461,102 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7876,51 +7876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDA81D47"/>
+    <w:nsid w:val="CD010BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8107,51 +8107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-oryaelle-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1201-5448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Canjamal&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01944-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kolzenburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Campus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolzenburg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sonder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206776" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Travis Parsons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvaldur Thordarson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52558.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04261405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.391404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T.W. Flynn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Ramsey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Robustelli Test" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36415.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T W Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Crown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105768" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanci Reyes-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasser Mahgoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095653612100050X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.02.313334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ram&#237;rez-Uribe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b36173.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kolzenburg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B Dingwell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabr&#242;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Rowland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01578-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00111-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.04.S1.ivi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01449-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Kowalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Favalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fornaciai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2355-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fisher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401447v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47110.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03137036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lormand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.590411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04663312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8077" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150640v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pinkerton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hrysiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02538123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Ajas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1263-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1193-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike James" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;hnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.02.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rowland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chevrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609757" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1020-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5534CCBYNCND" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016je005010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Debiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan B Hanson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lavall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Potuzak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Chevrel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kremers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hanson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053312" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160974v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86841-2_10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia A Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie E Kendrick" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W Llewellin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-oryaelle-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1201-5448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Canjamal&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01944-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kolzenburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Chevrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Campus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Siebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolzenburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sonder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/igeof.2954436xe.2024.63.2.1760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Harris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Travis Parsons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvaldur Thordarson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52558.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04262199v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T.W. Flynn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Ramsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04261405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.391404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Robustelli Test" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36415.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T W Flynn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Crown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105768" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanci Reyes-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasser Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095653612100050X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2023.2280379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Rowland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01578-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00111-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kolzenburg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B Dingwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2022.87.14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.02.313334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ram&#237;rez-Uribe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salinas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b36173.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabr&#242;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107621" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fisher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.04.S1.ivi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01449-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Kowalski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200212" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Favalli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fornaciai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2355-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04663312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03137036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lormand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.590411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401447v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47110.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02538123v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Ajas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1263-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150640v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Pinkerton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02150627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hrysiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7972" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1193-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike James" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rowland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;hnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.02.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016je005010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chevrel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609757" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1020-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5534CCBYNCND" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Debiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan B Hanson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lavall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Potuzak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Chevrel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kremers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hanson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053312" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04160974v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86841-2_10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia A Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie E Kendrick" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W Llewellin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>