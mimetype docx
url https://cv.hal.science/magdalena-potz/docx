--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -261,448 +261,457 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazal Koca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2026.1430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre turbulences et capacités dynamiques : le rôle des task forces dans la supply chain aéronautique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Materiality in institutional work: shaping the emerging logic of policy co-creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333713v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiality in institutional work: shaping the emerging logic of policy co-creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre turbulences et capacités dynamiques : le rôle des task forces dans la supply chain aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Coudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04791092v1</w:t>
+                <w:t xml:space="preserve">hal-05333713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire, travail institutionnel et co-création des politiques publiques locales : le cas de Venelles en Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pub. anticipées, pp.I163-XXXIV. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création, une innovation managériale pour faire face aux enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -712,1346 +721,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux de la participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les niveaux de la participation citoyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Priest-en-Jarez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la temporalité sur le développement de capacités dynamiques : étude de cas de deux projets de co-création de politiques publiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres du GIS "Management et Dynamiques Territoriales" : Mettre en œuvre la résilience et la transition territoriales : Initiatives et partages d’expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ClerMa; Laboratoire LISA, Apr 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05024886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary or transformative? Building the microfoundations of dynamic capabilities through public innovation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st EGOS Colloquium (EGOS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires du Projet P.A.R.L.E.R. - Participer, Apprendre, Réfléchir : Lier Engagement et Réticences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI), Oct 2025, Paris, France. pp.154-154, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The more the messier? Understanding Heterogenous actors' institutional work</w:t>
+                <w:t xml:space="preserve">La co-création: quels apports pour la transition écologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper Development Workshop in Organization Studies and Organization Theory for Advanced PhD Students, Early Career Researchers (ECRs), and Junior Faculty in the Mediterranean Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization Studies; Organization Theory, Oct 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Forum de la Transition Écologique et Énergétique de Saint-Étienne Métropole, table ronde « La sensibilisation, levier du changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Andrézieux-Bouthéon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746379v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La task force comme capacité dynamique de la supply chain aéronautique en temps de crise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The more the messier? Understanding Heterogenous actors' institutional work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e conférence de l'AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia Business School, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Paper Development Workshop in Organization Studies and Organization Theory for Advanced PhD Students, Early Career Researchers (ECRs), and Junior Faculty in the Mediterranean Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization Studies; Organization Theory, Oct 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04714948v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-création: quels apports pour la transition écologique?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La task force comme capacité dynamique de la supply chain aéronautique en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Coudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Transition Écologique et Énergétique de Saint-Étienne Métropole, table ronde « La sensibilisation, levier du changement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Andrézieux-Bouthéon, France</w:t>
+              <w:t xml:space="preserve">15e conférence de l'AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia Business School, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819028v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04714948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th open meeting of the IIAS Study Group on ‘Coproduction of Public Services’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIAS Study Group on ‘Coproduction of Public Services, May 2023, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of cocreation logics within public administration: Roles of materiality in institutional work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ASPA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPA, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail institutionnel et les rôles du territoire dans la mise en oeuvre de la co-création des politiques publiques locales : le cas de la co-création d'une stratégie territoriale de développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Serval</w:t>
+                <w:t xml:space="preserve">Achieving climate neutrality through co-creation: understanding how middle managers and citizens interact. The case of Klagenfurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'EGPA, panel francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IPBA 2022 - 6TH ANNUAL CONFERENCE OF THE INTERNATIONAL PLACE BRANDING ASSOCIATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792072v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail institutionnel et les rôles du territoire dans la mise en oeuvre de la co-création des politiques publiques locales : le cas de la co-création d'une stratégie territoriale de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Serval</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGPA Conference</w:t>
+              <w:t xml:space="preserve">Conférence de l'EGPA, panel francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792075v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving climate neutrality through co-creation: understanding how middle managers and citizens interact. The case of Klagenfurt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPBA 2022 - 6TH ANNUAL CONFERENCE OF THE INTERNATIONAL PLACE BRANDING ASSOCIATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">EGPA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876317v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating and managing internal resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual World Open Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2061,146 +2070,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Local Public Organizations for the Introduction of an Institutional Logic of Co-creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/ambpp.2022.15965abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2210,219 +2219,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Wicked Problems to the Wickedization of Solutions: The Case of the French Citizens Convention for Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Capacity, Design and the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201 - 217, 2024, 978-1-80455-687-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/978-1-80455-686-320241017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation for the Implementation of SDGs in a French Municipality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDGs in the European Region, Implementing the UN Sustainable Development Goals – Regional Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2432,91 +2441,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des politiques publiques inclusives : repenser la participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04822666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2526,104 +2535,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La task force, outil de résilience pour les supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2633,114 +2642,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing co-creation in local public organizations to address Grand Challenges: an institutional work approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Aix-Marseille Université (AMU), 2024. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04791017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2808,51 +2817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BABCB09"/>
+    <w:nsid w:val="B03A21BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-potz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3367-4435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Koca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Coudre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05024886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-686-320241017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04822666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04791017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-potz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3367-4435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Koca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1430" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Coudre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05024886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-686-320241017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04822666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04791017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>