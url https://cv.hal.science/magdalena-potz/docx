--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -442,276 +442,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre turbulences et capacités dynamiques : le rôle des task forces dans la supply chain aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporary or transformative? How actors shape the organizational implications of projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Coudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Potz</w:t>
+                <w:t xml:space="preserve">Loïck Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijproman.2026.102853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333713v1</w:t>
+                <w:t xml:space="preserve">hal-05590119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire, travail institutionnel et co-création des politiques publiques locales : le cas de Venelles en Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Serval</w:t>
+                <w:t xml:space="preserve">Entre turbulences et capacités dynamiques : le rôle des task forces dans la supply chain aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552236v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoire, travail institutionnel et co-création des politiques publiques locales : le cas de Venelles en Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pub. anticipées, pp.I163-XXXIV. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La co-création, une innovation managériale pour faire face aux enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -721,582 +812,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux de la participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les niveaux de la participation citoyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Priest-en-Jarez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la temporalité sur le développement de capacités dynamiques : étude de cas de deux projets de co-création de politiques publiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres du GIS "Management et Dynamiques Territoriales" : Mettre en œuvre la résilience et la transition territoriales : Initiatives et partages d’expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ClerMa; Laboratoire LISA, Apr 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05024886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary or transformative? Building the microfoundations of dynamic capabilities through public innovation projects</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires du Projet P.A.R.L.E.R. - Participer, Apprendre, Réfléchir : Lier Engagement et Réticences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st EGOS Colloquium (EGOS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI), Oct 2025, Paris, France. pp.154-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148700v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires du Projet P.A.R.L.E.R. - Participer, Apprendre, Réfléchir : Lier Engagement et Réticences</w:t>
+                <w:t xml:space="preserve">Temporary or transformative? Building the microfoundations of dynamic capabilities through public innovation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st EGOS Colloquium (EGOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2025, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322602v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création: quels apports pour la transition écologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Transition Écologique et Énergétique de Saint-Étienne Métropole, table ronde « La sensibilisation, levier du changement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Andrézieux-Bouthéon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The more the messier? Understanding Heterogenous actors' institutional work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper Development Workshop in Organization Studies and Organization Theory for Advanced PhD Students, Early Career Researchers (ECRs), and Junior Faculty in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization Studies; Organization Theory, Oct 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La task force comme capacité dynamique de la supply chain aéronautique en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e conférence de l'AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Business School, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04714948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1312,73 +1403,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th open meeting of the IIAS Study Group on ‘Coproduction of Public Services’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIAS Study Group on ‘Coproduction of Public Services, May 2023, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of cocreation logics within public administration: Roles of materiality in institutional work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1433,783 +1524,783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ASPA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPA, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving climate neutrality through co-creation: understanding how middle managers and citizens interact. The case of Klagenfurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPBA 2022 - 6TH ANNUAL CONFERENCE OF THE INTERNATIONAL PLACE BRANDING ASSOCIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail institutionnel et les rôles du territoire dans la mise en oeuvre de la co-création des politiques publiques locales : le cas de la co-création d'une stratégie territoriale de développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'EGPA, panel francophone</w:t>
+              <w:t xml:space="preserve">EGPA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792072v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation in local public organizations: a duality of public value outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail institutionnel et les rôles du territoire dans la mise en oeuvre de la co-création des politiques publiques locales : le cas de la co-création d'une stratégie territoriale de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Serval</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGPA Conference</w:t>
+              <w:t xml:space="preserve">Conférence de l'EGPA, panel francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792075v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
+                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating and managing internal resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Annual World Open Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792041v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating and managing internal resistance.</w:t>
+                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Saint</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Annual World Open Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792053v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Local Public Organizations for the Introduction of an Institutional Logic of Co-creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/ambpp.2022.15965abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2219,155 +2310,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Wicked Problems to the Wickedization of Solutions: The Case of the French Citizens Convention for Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Capacity, Design and the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201 - 217, 2024, 978-1-80455-687-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/978-1-80455-686-320241017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation for the Implementation of SDGs in a French Municipality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2387,51 +2478,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDGs in the European Region, Implementing the UN Sustainable Development Goals – Regional Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2441,91 +2532,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des politiques publiques inclusives : repenser la participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04822666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2535,104 +2626,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La task force, outil de résilience pour les supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Coudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2642,114 +2733,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing co-creation in local public organizations to address Grand Challenges: an institutional work approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Aix-Marseille Université (AMU), 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04791017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2817,51 +2908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B03A21BF"/>
+    <w:nsid w:val="B6A2B7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-potz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3367-4435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Koca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1430" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Coudre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05024886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-686-320241017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04822666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04791017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magdalena-potz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3367-4435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Koca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1430" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Coudre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2026.102853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Coudre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05024886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-686-320241017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04822666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04791017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>