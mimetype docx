--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1371,614 +1371,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie sociale et la psychologie du travail dans les Deuxièmes entretiens de la psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les prospectives de la recherche qualitative en France : capitalisation et ré-utilisation d'entretiens de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Madiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+                <w:t xml:space="preserve">Dominique Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (hors série), pp.11-16</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.156-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227438v1</w:t>
+                <w:t xml:space="preserve">halshs-00170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les prospectives de la recherche qualitative en France : capitalisation et ré-utilisation d'entretiens de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La psychologie sociale et la psychologie du travail dans les Deuxièmes entretiens de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.156-173</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (hors série), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00170701v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Psychologie de la Religion. Conférence de l’IAPR (International Association for the Psychology of Religion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (6), pp.629-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170654v1</w:t>
+                <w:t xml:space="preserve">hal-01227434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Analysis and Culture of Disputation in European Qualitative Research. Conference Essay: Secondary Analysis in Qualitative Research</w:t>
+                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (4), http://www.qualitative-research.net/fqs-texte/4-06/06-4-9-e.htm</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227435v1</w:t>
+                <w:t xml:space="preserve">hal-01227437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Secondary Analysis and Culture of Disputation in European Qualitative Research. Conference Essay: Secondary Analysis in Qualitative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
+              <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (4), http://www.qualitative-research.net/fqs-texte/4-06/06-4-9-e.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227437v1</w:t>
+                <w:t xml:space="preserve">hal-01227435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie de la Religion. Conférence de l’IAPR (International Association for the Psychology of Religion)</w:t>
+                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 59 (6), pp.629-632</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227434v1</w:t>
+                <w:t xml:space="preserve">halshs-00170654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and Limits of Secondary Analysis in a Specific Applied Context: The Case of EDF—Verbatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), http://www.qualitative-research.net/fqs-texte/1-05/05-1-40-e.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,51 +2035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Computer-Aided Secondary Analysis : consequences of such an Innovation for Sociologists in an Industrial Context, Impacts of software use on methodology and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,641 +2399,641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552152v1</w:t>
+                <w:t xml:space="preserve">halshs-05546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552126v1</w:t>
+                <w:t xml:space="preserve">hal-05552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546316v1</w:t>
+                <w:t xml:space="preserve">hal-05552126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552112v1</w:t>
+                <w:t xml:space="preserve">halshs-05546316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3047,207 +3047,207 @@
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552140v1</w:t>
+                <w:t xml:space="preserve">hal-05552112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546331v1</w:t>
+                <w:t xml:space="preserve">hal-05552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire traumatique et représentations socio-spatiales de Brest</w:t>
               </w:r>
@@ -3520,186 +3520,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthodoxie et pratiques en Grèce moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiquer la triangulation méthodologique avec Alceste et Prospéro : le cas d'une recherche sur la représentation sociale de l'hygiène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Di Folco. </w:t>
+              <w:t xml:space="preserve">Estelle Masson &amp; Elisabeth Michel-Guillou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.772-773, 2010</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.77-116, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227428v1</w:t>
+                <w:t xml:space="preserve">hal-00632872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer la triangulation méthodologique avec Alceste et Prospéro : le cas d'une recherche sur la représentation sociale de l'hygiène.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthodoxie et pratiques en Grèce moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Estelle Masson &amp; Elisabeth Michel-Guillou. </w:t>
+              <w:t xml:space="preserve">Philippe Di Folco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.77-116, 2010</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.772-773, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632872v1</w:t>
+                <w:t xml:space="preserve">hal-01227428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cremation and Modern Greece</w:t>
               </w:r>
@@ -3771,51 +3771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démarche de recherche holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4099,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Denoual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denoual H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaut Sandrine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha de Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2015.20075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Denoual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denoual H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaut Sandrine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha de Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2015.20075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>