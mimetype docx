--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -814,187 +814,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie de la religion : courants de recherche et perspectives théoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study on the social representations and social memory of Brest, a French city destroyed during the Second World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha de Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/psi.saber.soc.2015.20075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227441v1</w:t>
+                <w:t xml:space="preserve">hal-01259156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the social representations and social memory of Brest, a French city destroyed during the Second World War</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La psychologie de la religion : courants de recherche et perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.25-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/psi.saber.soc.2015.20075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259156v1</w:t>
+                <w:t xml:space="preserve">hal-01227441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité dans un couple lesbien : enjeux et questionnements</w:t>
               </w:r>
@@ -1371,614 +1371,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les prospectives de la recherche qualitative en France : capitalisation et ré-utilisation d'entretiens de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La psychologie sociale et la psychologie du travail dans les Deuxièmes entretiens de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.156-173</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (hors série), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170701v1</w:t>
+                <w:t xml:space="preserve">hal-01227438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie sociale et la psychologie du travail dans les Deuxièmes entretiens de la psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les prospectives de la recherche qualitative en France : capitalisation et ré-utilisation d'entretiens de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Madiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (hors série), pp.11-16</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.156-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227438v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie de la Religion. Conférence de l’IAPR (International Association for the Psychology of Religion)</w:t>
+                <w:t xml:space="preserve">Secondary Analysis and Culture of Disputation in European Qualitative Research. Conference Essay: Secondary Analysis in Qualitative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 59 (6), pp.629-632</w:t>
+              <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (4), http://www.qualitative-research.net/fqs-texte/4-06/06-4-9-e.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227434v1</w:t>
+                <w:t xml:space="preserve">hal-01227435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227437v1</w:t>
+                <w:t xml:space="preserve">halshs-00170654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Analysis and Culture of Disputation in European Qualitative Research. Conference Essay: Secondary Analysis in Qualitative Research</w:t>
+                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (4), http://www.qualitative-research.net/fqs-texte/4-06/06-4-9-e.htm</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227435v1</w:t>
+                <w:t xml:space="preserve">hal-01227437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Psychologie de la Religion. Conférence de l’IAPR (International Association for the Psychology of Religion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (6), pp.629-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170654v1</w:t>
+                <w:t xml:space="preserve">hal-01227434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and Limits of Secondary Analysis in a Specific Applied Context: The Case of EDF—Verbatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum: Qualitative Social Research / Forum Qualitative Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), http://www.qualitative-research.net/fqs-texte/1-05/05-1-40-e.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,51 +2035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Computer-Aided Secondary Analysis : consequences of such an Innovation for Sociologists in an Industrial Context, Impacts of software use on methodology and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des espaces de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha de Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
@@ -2471,569 +2471,569 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546331v1</w:t>
+                <w:t xml:space="preserve">halshs-05546316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552152v1</w:t>
+                <w:t xml:space="preserve">hal-05552126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552126v1</w:t>
+                <w:t xml:space="preserve">hal-05552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546316v1</w:t>
+                <w:t xml:space="preserve">hal-05552112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3047,237 +3047,237 @@
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552112v1</w:t>
+                <w:t xml:space="preserve">hal-05552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552140v1</w:t>
+                <w:t xml:space="preserve">halshs-05546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire traumatique et représentations socio-spatiales de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha de Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3520,358 +3520,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer la triangulation méthodologique avec Alceste et Prospéro : le cas d'une recherche sur la représentation sociale de l'hygiène.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthodoxie et pratiques en Grèce moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Estelle Masson &amp; Elisabeth Michel-Guillou. </w:t>
+              <w:t xml:space="preserve">Philippe Di Folco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.77-116, 2010</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.772-773, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632872v1</w:t>
+                <w:t xml:space="preserve">hal-01227428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthodoxie et pratiques en Grèce moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiquer la triangulation méthodologique avec Alceste et Prospéro : le cas d'une recherche sur la représentation sociale de l'hygiène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Di Folco. </w:t>
+              <w:t xml:space="preserve">Estelle Masson &amp; Elisabeth Michel-Guillou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.772-773, 2010</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.77-116, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227428v1</w:t>
+                <w:t xml:space="preserve">hal-00632872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cremation and Modern Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une démarche de recherche holistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D.J. Davies &amp; L.H. Mates. </w:t>
+              <w:t xml:space="preserve">Béatrice Madiot; Elisabeth Lage; Angela Arruda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Cremation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp. 223-225, 2008</w:t>
+              <w:t xml:space="preserve">Une approche engagée en psychologie sociale : l’œuvre de Denise Jodelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Erès, pp.133-143, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227431v1</w:t>
+                <w:t xml:space="preserve">hal-01227429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une démarche de recherche holistique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cremation and Modern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Madiot; Elisabeth Lage; Angela Arruda. </w:t>
+              <w:t xml:space="preserve">D.J. Davies &amp; L.H. Mates. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une approche engagée en psychologie sociale : l’œuvre de Denise Jodelet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Erès, pp.133-143, 2008</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Cremation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp. 223-225, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227429v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire sociale et enjeux identitaires: à propos de la représentation sociale de la pratique d’incinération en Grèce</w:t>
               </w:r>
@@ -4099,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Denoual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denoual H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaut Sandrine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha de Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2015.20075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Denoual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denoual H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaut Sandrine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha de Alba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2015.20075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>