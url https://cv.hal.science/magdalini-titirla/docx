--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -507,183 +507,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A State-of-the-Art Review of Passive Energy Dissipation Systems in Steel Braces</w:t>
+                <w:t xml:space="preserve">Using Friction-Yielding Damper CAR1 to Seismic Retrofit a Two-Story RC Building: Numerical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.851. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13040851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13031527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055217v1</w:t>
+                <w:t xml:space="preserve">hal-03976033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Friction-Yielding Damper CAR1 to Seismic Retrofit a Two-Story RC Building: Numerical Application</w:t>
+                <w:t xml:space="preserve">A State-of-the-Art Review of Passive Energy Dissipation Systems in Steel Braces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.1527. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13031527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13040851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976033v1</w:t>
+                <w:t xml:space="preserve">hal-04055217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction Methods for the Actual Duration of Greek Highway Projects</w:t>
               </w:r>
@@ -2106,222 +2106,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Viscous and Friction Dampers in Symmetric Reinforced Concrete Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Mrad</w:t>
+                <w:t xml:space="preserve">Finite element modelling of RC beam-to-column joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Streppone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/icsect22.149⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.120006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753786v1</w:t>
+                <w:t xml:space="preserve">hal-03178690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of RC beam-to-column joint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Streppone</w:t>
+                <w:t xml:space="preserve">Optimal Design of Viscous and Friction Dampers in Symmetric Reinforced Concrete Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.120006, </w:t>
+              <w:t xml:space="preserve">7th World Congress on Civil, Structural, and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lisbon (Virtual), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0085615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icsect22.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178690v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of timber floor panels under dynamic loading</w:t>
               </w:r>
@@ -3563,243 +3563,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of composite lattice structures for structures for envelops of energy efficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational design of layered pentamode lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fabbrocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+                <w:t xml:space="preserve">Luciano Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fraternali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Composites/Nano-Engineering, ICCE-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179083v1</w:t>
+                <w:t xml:space="preserve">hal-03179088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of layered pentamode lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of composite lattice structures for structures for envelops of energy efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fabbrocino</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fraternali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Composites/Nano-Engineering, ICCE-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179088v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of performance-based pentamode bearings</w:t>
               </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmario Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fraternali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,51 +5162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bakhouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Aretoulis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2021.18.128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1836529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mrad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2019-0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Doudoumis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zuccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Gregorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Modano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Katakalos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Tegos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect22.149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streppone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventura Tagliafierro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Montuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vayas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Antonodimitraki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8687.19514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benakli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8678.19159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6977.18613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6910.18656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Feo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fraternali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Penna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarkadoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mylonakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Benzoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Kleoniki Fontara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wuttke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Athanatopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manolis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Papadopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050207v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56136-3_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bakhouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Aretoulis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2021.18.128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1836529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mrad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2019-0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Doudoumis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zuccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Gregorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Modano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Katakalos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Tegos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streppone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect22.149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventura Tagliafierro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Montuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vayas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Antonodimitraki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8687.19514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benakli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8678.19159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6977.18613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6910.18656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Feo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fraternali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Penna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarkadoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mylonakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Benzoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Kleoniki Fontara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wuttke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Athanatopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manolis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Papadopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050207v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56136-3_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>