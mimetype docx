--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2383,286 +2383,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the strut-and-tie design for reinforced concrete massive structures by deformation flow analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
+                <w:t xml:space="preserve">Modelling of a PsD hybrid test on a RC column/beam junction combining a multifibre beam model and a POD-ROM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fib International Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.414 - 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699690v1</w:t>
+                <w:t xml:space="preserve">hal-03677950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a PsD hybrid test on a RC column/beam junction combining a multifibre beam model and a POD-ROM approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">Experimental validation of the strut-and-tie design for reinforced concrete massive structures by deformation flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">fib International Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677950v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic modeling of timber floor panels using finite element methods</w:t>
               </w:r>
@@ -3887,217 +3887,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an innovative passive mitigation device through experimental and numerical investigation</w:t>
+                <w:t xml:space="preserve">Rocking isolation of bridge piers using elastomeric pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Katakalos</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Zarkadoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Mitoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mylonakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering, 16WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179087v1</w:t>
+                <w:t xml:space="preserve">hal-03179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocking isolation of bridge piers using elastomeric pads</w:t>
+                <w:t xml:space="preserve">Evaluation of an innovative passive mitigation device through experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Titirla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George Mylonakis</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Katakalos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering, 16WCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179120v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative devices for the base isolation of existing buildings</w:t>
               </w:r>
@@ -5162,51 +5162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bakhouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Aretoulis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2021.18.128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1836529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mrad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2019-0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Doudoumis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zuccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Gregorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Modano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Katakalos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Tegos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streppone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect22.149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventura Tagliafierro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Montuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vayas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Antonodimitraki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8687.19514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benakli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8678.19159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6977.18613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6910.18656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Feo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fraternali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Penna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarkadoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mylonakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Benzoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Kleoniki Fontara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wuttke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Athanatopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manolis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Papadopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050207v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56136-3_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bakhouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Aretoulis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2021.18.128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1836529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mrad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2019-0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.09.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Doudoumis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zuccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Gregorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Modano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Katakalos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Tegos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streppone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icsect22.149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventura Tagliafierro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Montuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vayas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Antonodimitraki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8687.19514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benakli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8678.19159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6977.18613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.6910.18656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Feo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fraternali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Penna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarkadoulas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mylonakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Benzoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Kleoniki Fontara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wuttke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Athanatopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manolis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Papadopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050207v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56136-3_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>