--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -502,740 +502,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsTe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: A novel crystalline semiconductor with ultralow thermal conductivity obtained by congruent crystallization from parent glass</w:t>
+                <w:t xml:space="preserve">Towards lower annealing temperatures and enhanced functional properties in aerosol-deposited piezoelectric thick films: A study of the effect of Li additive on BaTiO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Vaney</w:t>
+                <w:t xml:space="preserve">Anass Chrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Morin</w:t>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Candolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175918⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.116962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671409v1</w:t>
+                <w:t xml:space="preserve">hal-04756205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards lower annealing temperatures and enhanced functional properties in aerosol-deposited piezoelectric thick films: A study of the effect of Li additive on BaTiO3 films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AsTe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: A novel crystalline semiconductor with ultralow thermal conductivity obtained by congruent crystallization from parent glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Chrir</w:t>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boyer</w:t>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.116962. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1004, pp.175918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756205v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization in the TeO2 - Ta2O5 - Bi2O3 system: from glass to anti-glass to transparent ceramic</w:t>
+                <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.09.045⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 569, pp.130831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258383v1</w:t>
+                <w:t xml:space="preserve">hal-04643447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Mechanisms in New Bismuth Borotellurite Glass-Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization in the TeO2 - Ta2O5 - Bi2O3 system: from glass to anti-glass to transparent ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cholin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00253⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614237v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization Mechanisms in New Bismuth Borotellurite Glass-Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yago Arosa</w:t>
+                <w:t xml:space="preserve">Marine Cholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 569, pp.130831. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.4582-4595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643447v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boson peak preservation in tellurite glasses polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lozano C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,338 +1306,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Nonlinear Multimode Tellurite Fibers: From Glass Synthesis to Practical Applications in Multiphoton Imaging</w:t>
+                <w:t xml:space="preserve">Diffusion mechanisms between La2SiO5 and SiO2 during formation of textured lanthanum silicate oxyapatite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Lizeth Arbelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Strutynski</w:t>
+                <w:t xml:space="preserve">Koichiro Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.2200213. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (19), pp.31428-31438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adpr.202200213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151622v1</w:t>
+                <w:t xml:space="preserve">hal-04266023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion mechanisms between La2SiO5 and SiO2 during formation of textured lanthanum silicate oxyapatite crystals</w:t>
+                <w:t xml:space="preserve">Highly Nonlinear Multimode Tellurite Fibers: From Glass Synthesis to Practical Applications in Multiphoton Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizeth Arbelaez</w:t>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aimable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichiro Fukuda</w:t>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (19), pp.31428-31438. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.2200213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.07.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202200213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266023v1</w:t>
+                <w:t xml:space="preserve">hal-04151622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Dynamic Rheology Coupled to FTIR and Raman Spectroscopies to the Real-Time Shaping Ability of a Hyperbranched Polycarbosilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Dhondoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 585, pp.152592. </w:t>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t>
@@ -1991,90 +1991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent glass‐ceramics in the TeO 2 –InF 3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐rené Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (4), pp.568-575. </w:t>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengchuan Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (11), pp.6828-6836. </w:t>
@@ -3051,90 +3051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the glass/translucent anti-glass/transparent ceramic structural ordering in the Bi2O3Nb2O5–TeO2 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.73-84. </w:t>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,90 +3453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Transparent Fluorotellurite Glass-Ceramics: Structural Investigations and Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (24), pp.16387-16401. </w:t>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,64 +4002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4238,429 +4238,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and analgesic properties of layered double hydroxides intercalated with low amounts of ibuprofen</w:t>
+                <w:t xml:space="preserve">Crystal structures and polymorphism of Sr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;[Al&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;]SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robson Sousa</w:t>
+                <w:t xml:space="preserve">Hiroki Banno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Jouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+                <w:t xml:space="preserve">Seiya Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+                <w:t xml:space="preserve">Toru Asaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 (6), pp.2712 - 2721. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.364 - 370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.17008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881110v1</w:t>
+                <w:t xml:space="preserve">hal-01881174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and polymorphism of Sr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;[Al&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;]SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Banno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.17008⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881174v1</w:t>
+                <w:t xml:space="preserve">hal-01685952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and analgesic properties of layered double hydroxides intercalated with low amounts of ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.2712 - 2721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685952v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the polymerization degree of various alkaline solutions: Raman investigation</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (1), pp.1-11. </w:t>
@@ -4793,90 +4793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of lanthanum silicate oxyapatite exposed to high water pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aénor Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (5), pp.2149-2158. </w:t>
@@ -4908,295 +4908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of irradiation parameters on the polymerization of ceramic reactive suspensions for stereolithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.2840-2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727624v1</w:t>
+                <w:t xml:space="preserve">hal-01556323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Influence of irradiation parameters on the polymerization of ceramic reactive suspensions for stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100, pp.2840-2851. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4431-4436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556323v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the reactivity of silicate solutions: A FTIR, Raman and NMR study</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5310,377 +5310,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the strong optical nonlinearity of tellurium oxide–based compounds: The specific case of BaTe2O6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of nanostructured TiO 2 /SiO 2 films by plasma enhanced chemical vapor deposition at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Plat</w:t>
+                <w:t xml:space="preserve">Y. Gazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.160⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 619, pp.137 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702023v1</w:t>
+                <w:t xml:space="preserve">hal-01875536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of nanostructured TiO 2 /SiO 2 films by plasma enhanced chemical vapor deposition at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Antoine</w:t>
+                <w:t xml:space="preserve">Origin of the strong optical nonlinearity of tellurium oxide–based compounds: The specific case of BaTe2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 619, pp.137 - 143. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 661, pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875536v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-structural TiO2 film synthesised by an atmospheric pressure plasma-enhanced chemical vapour deposition microwave torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gazal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.43 - 52. </w:t>
@@ -5712,913 +5712,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, optical and structural properties of glasses within the TeO2TiO2ZnO system</w:t>
+                <w:t xml:space="preserve">Thermal effects influencing stability and performance of coatings in automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Ghribi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+                <w:t xml:space="preserve">J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hayakawa</w:t>
+                <w:t xml:space="preserve">A. Gies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.063⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093138v1</w:t>
+                <w:t xml:space="preserve">hal-02548975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 284, pp.159-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and optical investigations in the TeO2-rich part of the TeO2–GeO2–ZnO ternary glass system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Thermal, optical and structural properties of glasses within the TeO2TiO2ZnO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 622, pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01102593v1</w:t>
+                <w:t xml:space="preserve">hal-01093138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing effects in new Nd3+-doped TeO2–Nb2O5–WO3 bulk glasses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">Structural, mechanical and optical investigations in the TeO2-rich part of the TeO2–GeO2–ZnO ternary glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277665v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects influencing stability and performance of coatings in automotive applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seibert</w:t>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.06.085⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proc. SPIE 9364, Oxide-based Materials and Devices VI, 9364, pp.93640J1-J11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02548975v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lasing effects in new Nd3+-doped TeO2–Nb2O5–WO3 bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabert Marc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Hayat Dardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.99-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155619v1</w:t>
+                <w:t xml:space="preserve">hal-01277665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Transparent Glass-Ceramics Based on the Crystallization of “Anti-glass” Spherulites in the Bi 2 O 3 –Nb 2 O 5 –TeO 2 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,64 +6955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge susceptibility increase within the (1 x) TeO2 + x TeO3 crystal system: Ab initio calculation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the carbon contamination in tellurite glasses and glass-ceramics sintered by spark plasma sintering (SPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,51 +7540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of hard a-C:H:F coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,303 +8093,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry peculiarities of Cs2Te4O12</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ Raman diagnostic of structural relaxation times of silica glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2011.01.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.2087-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04426.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575580v1</w:t>
+                <w:t xml:space="preserve">hal-00638700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Raman diagnostic of structural relaxation times of silica glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal chemistry peculiarities of Cs2Te4O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2011.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04426.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00638700v1</w:t>
+                <w:t xml:space="preserve">hal-00575580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
               </w:r>
@@ -8509,51 +8509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectra of rhombohedral TeO3 compared to those of ReO3-like proto-phase and α-TeO2 (paratellurite): lattice dynamic and crystal chemistry aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8827,64 +8827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8941,643 +8941,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and infrared spectra of doped La8+xSr2-y(SiO4)6O2+d compounds compared to the ab initio obtained spectroscopic characteristics of fully stoichiometric La8Sr2(SiO4)6O2</w:t>
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Smirnov</w:t>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sukhomlinov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2626⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.1227-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480857v1</w:t>
+                <w:t xml:space="preserve">hal-00489983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman and infrared spectra of doped La8+xSr2-y(SiO4)6O2+d compounds compared to the ab initio obtained spectroscopic characteristics of fully stoichiometric La8Sr2(SiO4)6O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Antony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">M.B. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Sukhomlinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.1227-1230. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.1700-1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489983v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure and dynamical properties of a new tellurite : AgTlTeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Boucharef</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H.J. Snaith</w:t>
+                <w:t xml:space="preserve">M. Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.1883-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489957v1</w:t>
+                <w:t xml:space="preserve">hal-00569963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and dynamical properties of a new tellurite : AgTlTeO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Linda</w:t>
+                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Loukil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">H.J. Snaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45, pp.1883-1888. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569963v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman analysis of DLC coated engine components with complex shape: Understanding wear mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9587,143 +9587,143 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.S478-S482. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 518, pp.1475-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.200931007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429299v1</w:t>
+                <w:t xml:space="preserve">hal-00469797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of DLC coated engine components with complex shape: Understanding wear mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9733,94 +9733,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 518, pp.1475-1479. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.S478-S482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200931007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469797v1</w:t>
+                <w:t xml:space="preserve">hal-00429299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM evidence of perpendicular orientation of cylindrical craters on hybrid silica thin film templated by triblock copolymer</w:t>
               </w:r>
@@ -11041,90 +11041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging using tellurite highly nonlinear multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Optical Society Annual Meeting, EOSAM, EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France. pp.09047, </w:t>
@@ -11408,103 +11408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new understanding of optical poling efficiency in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.21, </w:t>
@@ -11581,51 +11581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11661,437 +11661,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural and mechanical properties of tellurite glasses as a function of temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology coupled with infrared spectroscopy in monitoring a hydrosilylation reaction of a hyperbranched polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">N. Dhondoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Ligny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">GFSV 2019 - 25ièmes journées du Groupe Français de Spectroscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361759v1</w:t>
+                <w:t xml:space="preserve">hal-02400629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology coupled with infrared spectroscopy in monitoring a hydrosilylation reaction of a hyperbranched polymer</w:t>
+                <w:t xml:space="preserve">Study on the relationship between microsphere formation and structure and thermal properties of tellurite glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dhondoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+                <w:t xml:space="preserve">S. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFSV 2019 - 25ièmes journées du Groupe Français de Spectroscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tokai branch meeting of the Ceramic Society of Japan 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400629v1</w:t>
+                <w:t xml:space="preserve">hal-02372693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the relationship between microsphere formation and structure and thermal properties of tellurite glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between structural and mechanical properties of tellurite glasses as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saito</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tokai branch meeting of the Ceramic Society of Japan 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372693v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and thermal/optical properties of TeO2-K2O-Ga2O3 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,260 +12369,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of new tellurium oxide based glasses, glass-ceramics, ceramics and their associated nonlinear optical and lasing properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mr. Zaki</w:t>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabili Ghribi</w:t>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083819v1</w:t>
+                <w:t xml:space="preserve">hal-02131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration, structure, nonlinear optical and lasing properties of tellurite based glasses and glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082348v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
               </w:r>
@@ -12647,51 +12664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12727,527 +12744,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tellurite glasses within the TeO2 NbO2.5 WO3 system: relevant correlations between structural and optical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hamani</w:t>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137072v1</w:t>
+                <w:t xml:space="preserve">hal-02082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure, nonlinear optical and lasing properties of tellurite based glasses and glass-ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of new tellurium oxide based glasses, glass-ceramics, ceramics and their associated nonlinear optical and lasing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+                <w:t xml:space="preserve">Mr. Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabili Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ICACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114287v1</w:t>
+                <w:t xml:space="preserve">hal-02083819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Crystal chemistry of complex materials combining experimental and atomic scale modelling methods: tellurium oxide based glasses and metal oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">IWAC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131182v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry of complex materials combining experimental and atomic scale modelling methods: tellurium oxide based glasses and metal oxide nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+                <w:t xml:space="preserve">New tellurite glasses within the TeO2 NbO2.5 WO3 system: relevant correlations between structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183752v1</w:t>
+                <w:t xml:space="preserve">hal-02137072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
               </w:r>
@@ -13367,51 +13367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13460,381 +13460,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+                <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 08</w:t>
+              <w:t xml:space="preserve">IWAC08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131199v1</w:t>
+                <w:t xml:space="preserve">hal-02080325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TeO2-K2O-Ga2O3 glasses and optical properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean René Duclere</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Ceramics Society, Symposium on Basic Science of Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IWAC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136838v1</w:t>
+                <w:t xml:space="preserve">hal-02131199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
+                <w:t xml:space="preserve">Synthesis of TeO2-K2O-Ga2O3 glasses and optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Japan Ceramics Society, Symposium on Basic Science of Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080325v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser emission of Nd3+-doped transparent tellurite bulk ceramics</w:t>
               </w:r>
@@ -13846,77 +13846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
@@ -13939,320 +13939,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the third order nonlinear susceptibility of paratellurite single crystal using Multiplex CARS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Couderc</w:t>
+                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137716v1</w:t>
+                <w:t xml:space="preserve">hal-02137670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Measurement of the third order nonlinear susceptibility of paratellurite single crystal using Multiplex CARS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137670v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATV2L 2017 : Thématique imagerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14402,51 +14402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development of tellurite-based glasses for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14540,77 +14540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la structure de film de TiO2 en fonction de la température par imagerie Raman 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14674,64 +14674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14799,77 +14799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigma Tech Days 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
@@ -14911,64 +14911,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux d’apatite pour des applications dans les PCFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15161,64 +15161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres et vitrocéramiques transparentes à base d’oxyde de tellure élaborés par SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chénu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,445 +15267,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses and glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+                <w:t xml:space="preserve">Anastasia Gulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Niniven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">A. Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">ICOOPMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848480v1</w:t>
+                <w:t xml:space="preserve">hal-01869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass structure and linear/nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">24th Int Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851911v1</w:t>
+                <w:t xml:space="preserve">hal-01847376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and transparent ceramics,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Structural and mechanical studies as a function of temperature of tellurite glasses for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr. Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870017v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-scan measurement of the third order non linear optical properties of a paratellurite single crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15737,73 +15733,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoirs SPCS et NITech (Nagoya, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing effects in tellurite bulk glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15858,747 +15854,751 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoires SPCTS et NITech (Nagoya Institute of Technology - Nagoya, Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical studies as a function of temperature of tellurite glasses for non linear optical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la spectroscopie Raman à l'étude des matériaux céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">4eme séminaire français sur les géopolymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847046v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses and glass-ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOOPMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869704v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass structure and linear/nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Int Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847376v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectroscopie Raman à l'étude des matériaux céramiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme séminaire français sur les géopolymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871764v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+                <w:t xml:space="preserve">Elaboration, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and transparent ceramics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">6th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848477v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Fotso Gueutue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848494v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and ceramics.</w:t>
               </w:r>
@@ -16623,51 +16623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16735,77 +16735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOPA 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
@@ -16834,51 +16834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of tungsten tellurite glasses’ structure: study of a new TeO2 TiO2 WO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mr. Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16959,51 +16959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass structure and linear / nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17106,77 +17106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Verres 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
@@ -17199,333 +17199,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zahi Hjezi</w:t>
+                <w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">A Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Belleil</w:t>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864453v1</w:t>
+                <w:t xml:space="preserve">hal-01267204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+                <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guimbretière</w:t>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tobon</w:t>
+                <w:t xml:space="preserve">Michel Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267204v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17606,51 +17606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17705,90 +17705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17824,402 +17824,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949277v1</w:t>
+                <w:t xml:space="preserve">hal-00947086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and glass-ceramics elaborated within the (Nd3+, Yb3+) doped TeO2-Nb2O5-WO3 system for microlaser applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914928v1</w:t>
+                <w:t xml:space="preserve">hal-00949277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+                <w:t xml:space="preserve">Glass and glass-ceramics elaborated within the (Nd3+, Yb3+) doped TeO2-Nb2O5-WO3 system for microlaser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Dardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947086v1</w:t>
+                <w:t xml:space="preserve">hal-00914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités sur le verre à Limoges : de la structure aux applications.</w:t>
               </w:r>
@@ -18455,103 +18455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, mechanical and nonlinear optical properties of glasses within the TeO2-TiO2-ZnO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Glass (ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
@@ -18580,51 +18580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apatite based materials for solid oxide fuel cell (SOFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18731,51 +18731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18830,90 +18830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18954,152 +18954,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+                <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950440v1</w:t>
+                <w:t xml:space="preserve">hal-00942868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structure and non-linear optical properties of tellurium oxide based glasses and glass-ceramics</w:t>
               </w:r>
@@ -19204,182 +19204,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiva Baradari</w:t>
+                <w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942868v1</w:t>
+                <w:t xml:space="preserve">hal-00950440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational analysis and nonlinear optical properties of crystalline compounds within the TeO2-TeO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,51 +19387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abid Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berkaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Structure-Property Relationships in Solid State Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
@@ -19454,320 +19454,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle X-ray scattering (SAXS) analysis of mesoperous sol-gel thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hautes temperatures et irradiation : deux cas d'environnements &amp;quot;chauds&amp;quot; abordés par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ishikawa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">O.A. Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ceramics Nanotune Technology for Young Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Spectroscopie Vibrationnelle, (GFSV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952210v1</w:t>
+                <w:t xml:space="preserve">hal-00952239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautes temperatures et irradiation : deux cas d'environnements &amp;quot;chauds&amp;quot; abordés par spectroscopie Raman</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+                <w:t xml:space="preserve">Small angle X-ray scattering (SAXS) analysis of mesoperous sol-gel thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.A. Maslova</w:t>
+                <w:t xml:space="preserve">M. Nogami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Spectroscopie Vibrationnelle, (GFSV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Ceramics Nanotune Technology for Young Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952239v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of new TeO2-based transparent glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Dardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19960,103 +19960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20081,103 +20081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20202,90 +20202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20429,182 +20429,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state chemistry of functionalized dielectric materials at the SPCTS laboratory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Céramiques diélectriques pour applications micro-ondes : cristallochimie de composés à base d'oxyde de tellure (VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hamani</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Inorganic Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sao Pedro do Sul, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de la Section Régionale Centre Ouest, Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366338v1</w:t>
+                <w:t xml:space="preserve">hal-00367442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques diélectriques pour applications micro-ondes : cristallochimie de composés à base d'oxyde de tellure (VI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">New microwave dielectric ceramics : crystal chemistry of some Te(VI) oxide-based compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20633,323 +20633,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Section Régionale Centre Ouest, Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367442v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microwave dielectric ceramics : crystal chemistry of some Te(VI) oxide-based compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366952v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Solid state chemistry of functionalized dielectric materials at the SPCTS laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berkaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boukharrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Summer School on Inorganic Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sao Pedro do Sul, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367376v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties of disordered tellurite materials</w:t>
               </w:r>
@@ -21179,51 +21179,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New silver thallium tellurite glasses for non-linear optical and photoluminescent applications</w:t>
+                <w:t xml:space="preserve">Verres tellurites de thallium dopes à l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
@@ -21237,118 +21237,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Louki</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Workshop LasINOF (Laser Interaction and New Optical Functionality)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367360v1</w:t>
+                <w:t xml:space="preserve">hal-00367565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verres tellurites de thallium dopes à l'argent</w:t>
+                <w:t xml:space="preserve">New silver thallium tellurite glasses for non-linear optical and photoluminescent applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
@@ -21362,94 +21362,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Loukil</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LasINOF (Laser Interaction and New Optical Functionality)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367565v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21519,51 +21519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LabEx SigmaLim - Entreprises “Beyond 5G”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
@@ -21726,51 +21726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21825,51 +21825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of TeO2-Ga2O3 and TeO2-K2O-Ga2O3 glasses and analysis of their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21877,51 +21877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd FRIMS International Symposium on Frontier Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22455,51 +22455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux à base d’oxyde de tellure: l’approche structural par sepctroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Torzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22580,77 +22580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22705,77 +22705,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22811,523 +22811,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+                <w:t xml:space="preserve">Relationships between the structure and the strong optical nonlinearity of the BaTe2O6 crystalline phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834454v1</w:t>
+                <w:t xml:space="preserve">hal-01832070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hamani</w:t>
+                <w:t xml:space="preserve">Investigation on Nd3+ doped TeO2-Bi2O3-Nb2O5 glasses and ceramics dedicated for laser applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833411v1</w:t>
+                <w:t xml:space="preserve">hal-01834416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the structure and the strong optical nonlinearity of the BaTe2O6 crystalline phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
+              <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832070v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Nd3+ doped TeO2-Bi2O3-Nb2O5 glasses and ceramics dedicated for laser applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
+              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834416v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
               </w:r>
@@ -23428,277 +23428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of non linear optical susceptibility of TeO2 based glasses: modifier’s influence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2016, lIMOGES, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833405v1</w:t>
+                <w:t xml:space="preserve">hal-01834437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of non linear optical susceptibility of TeO2 based glasses: modifier’s influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, lIMOGES, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834437v1</w:t>
+                <w:t xml:space="preserve">hal-01833405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, propriétés thermiques et structurales de nouveaux verres dans le système TeO2-TiO2-WO3</w:t>
               </w:r>
@@ -23805,77 +23805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Switching and Anomalous Infrared Emissivity Variation in Vanadium Dioxide Thin Films Performing a Metal-Insulator Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23962,51 +23962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiphoton characterization of χ(2) nonlinearity induced in a multimode fiber through optical poling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24014,51 +24014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optica Publishing Group, pp.STu4P.6, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24134,51 +24134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrarouge et Raman : de la spectroscopie à l’imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24251,51 +24251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dielectric properties of tellurium oxide based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berkaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24399,64 +24399,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and far-infrared emissivity variation under electrical stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24686,51 +24686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05491593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Soutenain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04756205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Benchorfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cholin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lozano C." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Messaddeq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200213" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Arbelaez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fukuda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dhondoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04753794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Laval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04767489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Saito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Felss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobrados" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05385-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Zaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoult" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702819867956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22922-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14763" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Banno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takeda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asaka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4394-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;nor Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gazal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ghribi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.063" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW2VWQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.12.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1T6JKFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Dardar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hessel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.06.085" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ3HV63K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shimoda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549176v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8606-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Vidal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mirgorodski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.10.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N09P8GTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01044529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurokawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH5VND41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12657" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.01.172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ0R6W53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Mallawany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZTP0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.01.027" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04426.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02S38QSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2757" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D3PZMBW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2SFPRC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481322v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.01.024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J1DQ9X9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2626" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RPBVKZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569963v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD56Q6TR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel E. J de Ronde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Southam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grassineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2006.1896" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04432198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202467P" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZBKDMNB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufkir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.195" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484166v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400629v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhondoo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02372693v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saito" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484773v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hosokawa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Emery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr. Zaki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabili Ghribi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02114287v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Torzuoli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02183752v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02136838v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ueno" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137786v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137716v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rajaofara" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capitaine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887599v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aenor Pons" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870017v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851978v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851993v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847046v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clavier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869704v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gulenko" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berghout" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847376v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871764v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849739v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847030v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851964v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849469v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03028827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914928v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925196v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949338v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949504v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Berghout" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914679v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bertrand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944197v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952246v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berkaine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952210v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishikawa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogami" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952239v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Maslova" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00757218v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehault" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367571v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366338v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukharrata" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367442v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366952v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367562v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367360v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louki" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367565v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02486021v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137977v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138049v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138016v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roginskii" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noguera" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138040v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884606v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884614v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884630v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884622v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834454v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833411v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832070v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834416v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanaka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832042v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833405v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834437v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03117821v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sockalingum" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4201" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682769v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05491593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Soutenain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04756205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116962" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Benchorfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cholin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lozano C." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Messaddeq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Arbelaez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fukuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dhondoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04753794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Laval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04767489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Saito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Felss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobrados" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05385-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Zaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoult" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702819867956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22922-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Banno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takeda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asaka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4394-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;nor Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gazal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548975v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hessel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.06.085" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ3HV63K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ghribi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.063" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW2VWQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.12.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1T6JKFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Dardar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shimoda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549176v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8606-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Vidal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mirgorodski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.10.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N09P8GTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01044529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurokawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH5VND41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12657" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.01.172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ0R6W53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Mallawany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZTP0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04426.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02S38QSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.01.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2757" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D3PZMBW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2SFPRC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481322v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.01.024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J1DQ9X9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2626" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RPBVKZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD56Q6TR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel E. J de Ronde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Southam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grassineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2006.1896" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04432198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202467P" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZBKDMNB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufkir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.195" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484166v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhondoo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02372693v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saito" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361759v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484773v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hosokawa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Emery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02114287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Torzuoli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083819v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr. Zaki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabili Ghribi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02183752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137072v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02136838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ueno" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137786v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137716v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rajaofara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capitaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887599v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aenor Pons" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gulenko" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berghout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847376v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847046v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clavier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851978v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851993v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871764v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870017v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849739v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847030v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851964v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849469v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03028827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914928v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925196v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949338v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949504v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Berghout" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914679v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bertrand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944197v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952246v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berkaine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952239v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Maslova" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952210v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishikawa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogami" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00757218v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehault" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367571v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367442v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366952v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366338v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukharrata" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367562v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367565v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367360v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louki" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02486021v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137977v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138049v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138016v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roginskii" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noguera" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138040v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884606v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884614v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884630v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884622v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832070v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834416v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanaka" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833411v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834454v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832042v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834437v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833405v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03117821v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sockalingum" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4201" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682769v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>