--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t>
+                <w:t xml:space="preserve">Towards lower annealing temperatures and enhanced functional properties in aerosol-deposited piezoelectric thick films: A study of the effect of Li additive on BaTiO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Karrame</w:t>
+                <w:t xml:space="preserve">Anass Chrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chang</w:t>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sommet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.116962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968500v1</w:t>
+                <w:t xml:space="preserve">hal-04756205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
+                <w:t xml:space="preserve">AsTe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: A novel crystalline semiconductor with ultralow thermal conductivity obtained by congruent crystallization from parent glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+                <w:t xml:space="preserve">J. B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (16), pp.24564-24577. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1004, pp.175918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026912v1</w:t>
+                <w:t xml:space="preserve">hal-04671409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aging of SiO 2 /HfO 2 PIAD-deposited Laser Mégajoule polarizer coatings</w:t>
+                <w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Soutenain</w:t>
+                <w:t xml:space="preserve">Khalil Karrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chorel</w:t>
+                <w:t xml:space="preserve">Christophe Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lavastre</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.564390⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491593v1</w:t>
+                <w:t xml:space="preserve">hal-04968500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards lower annealing temperatures and enhanced functional properties in aerosol-deposited piezoelectric thick films: A study of the effect of Li additive on BaTiO3 films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term aging of SiO 2 /HfO 2 PIAD-deposited Laser Mégajoule polarizer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Soutenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Chrir</w:t>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boyer</w:t>
+                <w:t xml:space="preserve">Mathilde Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.116962. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (20), pp.43116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.564390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756205v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsTe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: A novel crystalline semiconductor with ultralow thermal conductivity obtained by congruent crystallization from parent glass</w:t>
+                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Vaney</w:t>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Morin</w:t>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1004, pp.175918. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (16), pp.24564-24577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671409v1</w:t>
+                <w:t xml:space="preserve">hal-05026912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 569, pp.130831. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lozano C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,2155 +1306,2155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion mechanisms between La2SiO5 and SiO2 during formation of textured lanthanum silicate oxyapatite crystals</w:t>
+                <w:t xml:space="preserve">Contribution of Dynamic Rheology Coupled to FTIR and Raman Spectroscopies to the Real-Time Shaping Ability of a Hyperbranched Polycarbosilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizeth Arbelaez</w:t>
+                <w:t xml:space="preserve">Nilesh Dhondoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aimable</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.07.090⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (18), pp.6476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28186476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266023v1</w:t>
+                <w:t xml:space="preserve">hal-04266012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Nonlinear Multimode Tellurite Fibers: From Glass Synthesis to Practical Applications in Multiphoton Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.2200213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adpr.202200213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Dynamic Rheology Coupled to FTIR and Raman Spectroscopies to the Real-Time Shaping Ability of a Hyperbranched Polycarbosilane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion mechanisms between La2SiO5 and SiO2 during formation of textured lanthanum silicate oxyapatite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Arbelaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilesh Dhondoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koichiro Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (18), pp.6476. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (19), pp.31428-31438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28186476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266012v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
+                <w:t xml:space="preserve">High‐Temperature Investigation of TeO 2 –Na 2 O–ZnO Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian-Ionut Bercea</w:t>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Daiki Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202200065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591181v1</w:t>
+                <w:t xml:space="preserve">hal-04767489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Ionut Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2022, 585, pp.152592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407624v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent glass‐ceramics in the TeO 2 –InF 3 system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
+                <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ionut Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.16581⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753794v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and luminescence properties of Laser Heated Pedestal Growth (LHPG) Sr3Al2O6-based fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparent glass‐ceramics in the TeO 2 –InF 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourret</w:t>
+                <w:t xml:space="preserve">Rémi Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Benchorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sharp</w:t>
+                <w:t xml:space="preserve">Jean‐paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengchuan Xing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+                <w:t xml:space="preserve">Jean‐rené Duclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (11), pp.6828-6836. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.568-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874488v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Temperature Investigation of TeO 2 –Na 2 O–ZnO Glasses</w:t>
+                <w:t xml:space="preserve">Elaboration and luminescence properties of Laser Heated Pedestal Growth (LHPG) Sr3Al2O6-based fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+                <w:t xml:space="preserve">Alberto José Fernández-Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Taniguchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+                <w:t xml:space="preserve">James Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mengchuan Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259 (9), </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (11), pp.6828-6836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202200065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767489v1</w:t>
+                <w:t xml:space="preserve">hal-03874488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nd 3+ modifying on 80TeO 2 –xZnO–(20−x)Na 2 O ternary glass system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">New understanding of TeO2–ZnO–Na2O ternary glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0061880⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 854, pp.157072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439327v1</w:t>
+                <w:t xml:space="preserve">hal-03436397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New understanding of TeO2–ZnO–Na2O ternary glass system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Influence of Nd 3+ modifying on 80TeO 2 –xZnO–(20−x)Na 2 O ternary glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 854, pp.157072. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.111111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0061880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436397v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of the effect of mineral additives on the transparency, stability, and aging of silicate gels</w:t>
+                <w:t xml:space="preserve">A comprehensive study of the glass/translucent anti-glass/transparent ceramic structural ordering in the Bi2O3Nb2O5–TeO2 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El Felss</w:t>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gharzouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cornette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Sobrados</w:t>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-020-05385-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063715v1</w:t>
+                <w:t xml:space="preserve">hal-02551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Nd3+-doped TeO2-TiO2-ZnO glasses with lower hydroxyl content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural study of the effect of mineral additives on the transparency, stability, and aging of silicate gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sobrados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-020-05385-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063707v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between mechanical and structural properties as a function of temperature within the TeO2–TiO2–ZnO ternary system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical properties of Nd3+-doped TeO2-TiO2-ZnO glasses with lower hydroxyl content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bergler</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 528, pp.119716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119716⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 528, pp.119678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the glass/translucent anti-glass/transparent ceramic structural ordering in the Bi2O3Nb2O5–TeO2 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between mechanical and structural properties as a function of temperature within the TeO2–TiO2–ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
+                <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
+                <w:t xml:space="preserve">M. Bergler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 189, pp.73-84. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.119716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551064v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
+                <w:t xml:space="preserve">EXPRESS: Determination of the Reactivity Degree of Various Alkaline Solutions: A Chemometric Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+                <w:t xml:space="preserve">Marie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Colin Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (12), pp.1361-1369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0003702819867956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325657v1</w:t>
+                <w:t xml:space="preserve">hal-02360094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
+                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi Hjezi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (2), pp.372-384. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ceramics2020029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360072v1</w:t>
+                <w:t xml:space="preserve">hal-02325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Transparent Fluorotellurite Glass-Ceramics: Structural Investigations and Luminescence Properties</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,1691 +3568,1691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of new tellurite glasses belonging to the TeO2-NbO2.5-WO3 system, and a study of their linear and nonlinear optical properties</w:t>
+                <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hamani</w:t>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 512, pp.161-173. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.372-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics2020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361653v1</w:t>
+                <w:t xml:space="preserve">hal-02360072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized nc-Si:H thin films with enhanced optoelectronic properties prepared by micro-waves PECVD used as an effective silicon surface passivation layer</w:t>
+                <w:t xml:space="preserve">Structural investigation of new tellurite glasses belonging to the TeO2-NbO2.5-WO3 system, and a study of their linear and nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif El Whibi</w:t>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Derbali</w:t>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (3), pp.2351-2359. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-0508-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172223v1</w:t>
+                <w:t xml:space="preserve">hal-02361653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Determination of the Reactivity Degree of Various Alkaline Solutions: A Chemometric Investigation</w:t>
+                <w:t xml:space="preserve">Optimized nc-Si:H thin films with enhanced optoelectronic properties prepared by micro-waves PECVD used as an effective silicon surface passivation layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnoult</w:t>
+                <w:t xml:space="preserve">Seif El Whibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Lotfi Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rossignol</w:t>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (12), pp.1361-1369. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.2351-2359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003702819867956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-0508-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360094v1</w:t>
+                <w:t xml:space="preserve">hal-02172223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd3+-doped transparent tellurite ceramics bulk lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Synthesis, thermal, structural and linear optical properties of new glasses within the TeO2-TiO2-WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Tanaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.4640. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22922-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130139v1</w:t>
+                <w:t xml:space="preserve">hal-01702013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, thermal, structural and linear optical properties of new glasses within the TeO2-TiO2-WO3 system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Nd3+-doped transparent tellurite ceramics bulk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Masayuki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 484, pp.139-148. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22922-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702013v1</w:t>
+                <w:t xml:space="preserve">hal-02130139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and polymorphism of Sr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;[Al&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;]SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Banno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.17008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.2840-2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881174v1</w:t>
+                <w:t xml:space="preserve">hal-01556323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Influence of irradiation parameters on the polymerization of ceramic reactive suspensions for stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4431-4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685952v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and analgesic properties of layered double hydroxides intercalated with low amounts of ibuprofen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14763⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881110v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the polymerization degree of various alkaline solutions: Raman investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Structure and analgesic properties of layered double hydroxides intercalated with low amounts of ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-017-4394-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.2712 - 2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880914v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of lanthanum silicate oxyapatite exposed to high water pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crystal structures and polymorphism of Sr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;[Al&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;]SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Banno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiya Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Asaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.364 - 370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.17008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382287v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Determination of the polymerization degree of various alkaline solutions: Raman investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-017-4394-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556323v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of irradiation parameters on the polymerization of ceramic reactive suspensions for stereolithography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural modifications of lanthanum silicate oxyapatite exposed to high water pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Dupas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Aénor Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 37 (15), pp.4431-4436. </w:t>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.2149-2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727624v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the reactivity of silicate solutions: A FTIR, Raman and NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,103 +5450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the strong optical nonlinearity of tellurium oxide–based compounds: The specific case of BaTe2O6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 661, pp.92-99. </w:t>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5712,952 +5712,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects influencing stability and performance of coatings in automotive applications</w:t>
+                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becker</w:t>
+                <w:t xml:space="preserve">L. Kilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gies</w:t>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hessel</w:t>
+                <w:t xml:space="preserve">P. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Karner</w:t>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seibert</w:t>
+                <w:t xml:space="preserve">E. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 284, pp.166-172. </w:t>
+              <w:t xml:space="preserve">, 2015, 284, pp.159-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.06.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548975v1</w:t>
+                <w:t xml:space="preserve">hal-02548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
+                <w:t xml:space="preserve">Thermal, optical and structural properties of glasses within the TeO2TiO2ZnO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kilman</w:t>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jaoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Laborde</w:t>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 622, pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548376v1</w:t>
+                <w:t xml:space="preserve">hal-01093138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, optical and structural properties of glasses within the TeO2TiO2ZnO system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Structural, mechanical and optical investigations in the TeO2-rich part of the TeO2–GeO2–ZnO ternary glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Hayakawa</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.063⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093138v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and optical investigations in the TeO2-rich part of the TeO2–GeO2–ZnO ternary glass system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proc. SPIE 9364, Oxide-based Materials and Devices VI, 9364, pp.93640J1-J11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01102593v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasing effects in new Nd3+-doped TeO2–Nb2O5–WO3 bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Dardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.99-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155619v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing effects in new Nd3+-doped TeO2–Nb2O5–WO3 bulk glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Thermal effects influencing stability and performance of coatings in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">F. Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.06.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277665v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Transparent Glass-Ceramics Based on the Crystallization of “Anti-glass” Spherulites in the Bi 2 O 3 –Nb 2 O 5 –TeO 2 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Shimoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.5086-5096. </w:t>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (1), pp.463-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6838,64 +6838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the addition of ammonium molybdate on metakaolin-based geopolymer formation: Shrinkage and crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,77 +7127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Asaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215, pp.265-270. </w:t>
@@ -7260,90 +7260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the carbon contamination in tellurite glasses and glass-ceramics sintered by spark plasma sintering (SPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (1), pp.163-172. </w:t>
@@ -7394,77 +7394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of tellurite glasses elaborated within the TeO2-Tl2O-Ag2O and TeO2-ZnO-Ag2O ternary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7527,90 +7527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of hard a-C:H:F coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7667,2190 +7667,2190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural peculiarities and Raman spectra of TeO2/WO3 based glasses : a fresh look at the problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiva Baradari</w:t>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pecout</w:t>
+                <w:t xml:space="preserve">R. El-Mallawany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709454v1</w:t>
+                <w:t xml:space="preserve">hal-00710289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Multifunctional Mesoporous Silica Microdots Arrays by Combination of Inkjet Printing, EISA, and Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+                <w:t xml:space="preserve">B. Fousseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fousseret</w:t>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.4337-4342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm3022769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural peculiarities and Raman spectra of TeO2/WO3 based glasses : a fresh look at the problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El-Mallawany</w:t>
+                <w:t xml:space="preserve">Nathalie Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 190, pp.45-51. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.2679-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710289v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Raman diagnostic of structural relaxation times of silica glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vibrational spectra of rhombohedral TeO3 compared to those of ReO3-like proto-phase and α-TeO2 (paratellurite): lattice dynamic and crystal chemistry aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04426.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.758-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638700v1</w:t>
+                <w:t xml:space="preserve">hal-00591384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry peculiarities of Cs2Te4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 184, pp.637-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2011.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-situ Raman diagnostic of structural relaxation times of silica glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.2087-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04426.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/12/5/055008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00650032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectra of rhombohedral TeO3 compared to those of ReO3-like proto-phase and α-TeO2 (paratellurite): lattice dynamic and crystal chemistry aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Smirnov</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2757⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.055008-1-055008-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/12/5/055008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591384v1</w:t>
+                <w:t xml:space="preserve">hal-00650032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New glasses within the Tl2O-Ag2O-TeO2 system : thermal characteristics, Raman spectra and structural properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Snaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.024⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569955v1</w:t>
+                <w:t xml:space="preserve">hal-00489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation induced by optical poling in new TeO2-Tl2O-Zno glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crystal structure and dynamical properties of a new tellurite : AgTlTeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (5), pp.551-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.01.024⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45, pp.1883-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481322v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New glasses within the Tl2O-Ag2O-TeO2 system : thermal characteristics, Raman spectra and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.1816-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00489983v1</w:t>
+                <w:t xml:space="preserve">hal-00569955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and infrared spectra of doped La8+xSr2-y(SiO4)6O2+d compounds compared to the ab initio obtained spectroscopic characteristics of fully stoichiometric La8Sr2(SiO4)6O2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second harmonic generation induced by optical poling in new TeO2-Tl2O-Zno glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sukhomlinov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bechade</w:t>
+                <w:t xml:space="preserve">M. Soulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41, pp.1700-1707. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.551-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.2626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480857v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and dynamical properties of a new tellurite : AgTlTeO3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman and infrared spectra of doped La8+xSr2-y(SiO4)6O2+d compounds compared to the ab initio obtained spectroscopic characteristics of fully stoichiometric La8Sr2(SiO4)6O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Loukil</w:t>
+                <w:t xml:space="preserve">M.B. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sukhomlinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.1700-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569963v1</w:t>
+                <w:t xml:space="preserve">hal-00480857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Boumaza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Snaith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.1227-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489957v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of DLC coated engine components with complex shape: Understanding wear mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 518, pp.1475-1479. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.S478-S482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200931007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469797v1</w:t>
+                <w:t xml:space="preserve">hal-00429299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman analysis of DLC coated engine components with complex shape: Understanding wear mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.S478-S482. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 518, pp.1475-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.200931007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429299v1</w:t>
+                <w:t xml:space="preserve">hal-00469797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM evidence of perpendicular orientation of cylindrical craters on hybrid silica thin film templated by triblock copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minhao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10004,51 +10004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Southam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grassineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 361 (1474), pp.1857-1875. </w:t>
@@ -10258,51 +10258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Smarsly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,64 +10366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TeO2 based glasses for nonlinear optical applications : study of the Tl2O-TeO2-Bi2O3, Tl2O-TeO2-PbO and Tl2O-TeO2-Ga2O3 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Champarnaud-Mesjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10474,77 +10474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TeO 2 -rich part of the TeO 2 –Ga 2 O 3 system: equilibrium and non-equilibrium phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10633,64 +10633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of dilead tritellurate (IV), Pb2Te3O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Champarnaud-Mesjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oufkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10769,90 +10769,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area, thermal and electrical activation of metal-insulator transition in W-doped VO2 films for THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10894,90 +10894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Karrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujan Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khade Ramdas Pandurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitava Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11022,364 +11022,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging using tellurite highly nonlinear multimode fibers</w:t>
+                <w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khallil Karrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Optical Society Annual Meeting, EOSAM, EPJ Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650541v1</w:t>
+                <w:t xml:space="preserve">hal-04997876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal imaging using tellurite highly nonlinear multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Optical Society Annual Meeting, EOSAM, EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France. pp.09047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328709047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997876v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Karrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t>
@@ -11421,51 +11421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new understanding of optical poling efficiency in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11542,90 +11542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent tellurite ceramics and their related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11661,2585 +11661,2585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology coupled with infrared spectroscopy in monitoring a hydrosilylation reaction of a hyperbranched polymer</w:t>
+                <w:t xml:space="preserve">Synthesis, structural and optical characterizations of tellurium oxide based glasses for optical devices : study of ionic mobility of alkaline metal under thermal poling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dhondoo</w:t>
+                <w:t xml:space="preserve">Jordan Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fargin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFSV 2019 - 25ièmes journées du Groupe Français de Spectroscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400629v1</w:t>
+                <w:t xml:space="preserve">hal-02361801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the relationship between microsphere formation and structure and thermal properties of tellurite glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tokai branch meeting of the Ceramic Society of Japan 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural and mechanical properties of tellurite glasses as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and thermal/optical properties of TeO2-K2O-Ga2O3 glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Rheology coupled with infrared spectroscopy in monitoring a hydrosilylation reaction of a hyperbranched polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dhondoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Ceramic Society of Japan 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">GFSV 2019 - 25ièmes journées du Groupe Français de Spectroscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484773v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Structure and thermal/optical properties of TeO2-K2O-Ga2O3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Ceramic Society of Japan 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361815v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and optical characterizations of tellurium oxide based glasses for optical devices : study of ionic mobility of alkaline metal under thermal poling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361801v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131182v1</w:t>
+                <w:t xml:space="preserve">hal-02137670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure, nonlinear optical and lasing properties of tellurite based glasses and glass-ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Measurement of the third order nonlinear susceptibility of paratellurite single crystal using Multiplex CARS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+                <w:t xml:space="preserve">E. Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114287v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130937v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of new tellurium oxide based glasses, glass-ceramics, ceramics and their associated nonlinear optical and lasing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr. Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabili Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">ICACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082348v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of new tellurium oxide based glasses, glass-ceramics, ceramics and their associated nonlinear optical and lasing properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabili Ghribi</w:t>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083819v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry of complex materials combining experimental and atomic scale modelling methods: tellurium oxide based glasses and metal oxide nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tellurite glasses within the TeO2 NbO2.5 WO3 system: relevant correlations between structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082261v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la fonctionnalisation de substrats phosphocalciques par imagerie Raman</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">Elaboration, structure, nonlinear optical and lasing properties of tellurite based glasses and glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Ventron, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080343v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080325v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suivi de la fonctionnalisation de substrats phosphocalciques par imagerie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">24e journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131199v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TeO2-K2O-Ga2O3 glasses and optical properties.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Ceramics Society, Symposium on Basic Science of Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IWAC08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136838v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission of Nd3+-doped transparent tellurite bulk ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Hayakawa</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
+              <w:t xml:space="preserve">IWAC 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137786v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of TeO2-K2O-Ga2O3 glasses and optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Japan Ceramics Society, Symposium on Basic Science of Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137670v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the third order nonlinear susceptibility of paratellurite single crystal using Multiplex CARS.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Laser emission of Nd3+-doped transparent tellurite bulk ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137716v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14277,103 +14277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
@@ -14402,103 +14402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development of tellurite-based glasses for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th International Japan-Korea Seminar on Ceramics (JK-Ceramics 34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hamamatsu, Japan</w:t>
@@ -14553,77 +14553,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSFV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14648,77 +14648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tellurite glasses and glass-ceramics elaborated by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14773,64 +14773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glimpse of the research activities on tellurite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14898,90 +14898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux d’apatite pour des applications dans les PCFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aenor Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15023,51 +15023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -15148,77 +15148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres et vitrocéramiques transparentes à base d’oxyde de tellure élaborés par SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chénu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,2334 +15267,2334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses and glass-ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une céramique tellurite transparente pour des applications dans le proche IR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Gulenko</w:t>
+                <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOOPMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GDR Verres 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869704v1</w:t>
+                <w:t xml:space="preserve">hal-01849469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass structure and linear/nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Int Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847376v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical studies as a function of temperature of tellurite glasses for non linear optical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847046v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-scan measurement of the third order non linear optical properties of a paratellurite single crystal.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoirs SPCS et NITech (Nagoya, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851978v1</w:t>
+                <w:t xml:space="preserve">hal-01848494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing effects in tellurite bulk glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and transparent ceramics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoires SPCTS et NITech (Nagoya Institute of Technology - Nagoya, Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">6th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851993v1</w:t>
+                <w:t xml:space="preserve">hal-01870017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectroscopie Raman à l'étude des matériaux céramiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Fotso Gueutue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme séminaire français sur les géopolymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871764v1</w:t>
+                <w:t xml:space="preserve">hal-01851911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses and glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Gulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">ICOOPMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848480v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass structure and linear/nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">24th Int Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848477v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and mechanical studies as a function of temperature of tellurite glasses for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr. Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848494v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and transparent ceramics,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Z-scan measurement of the third order non linear optical properties of a paratellurite single crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoirs SPCS et NITech (Nagoya, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870017v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasing effects in tellurite bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre du Projet International de Coopération Scientifique (PICS - CNRS) entre les laboratoires SPCTS et NITech (Nagoya Institute of Technology - Nagoya, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851911v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and ceramics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apport de la spectroscopie Raman à l'étude des matériaux céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LAPHIA (Laser &amp; Photonics in Aquitaine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4eme séminaire français sur les géopolymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878425v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent tellurite ceramic for near infrared applications.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Carreaud</w:t>
+                <w:t xml:space="preserve">Séminaire : Synthesis, structure, nonlinear optical and lasing properties of tellurium oxide based glasses, glass-ceramics and ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">Symposium LAPHIA (Laser &amp; Photonics in Aquitaine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849739v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of tungsten tellurite glasses’ structure: study of a new TeO2 TiO2 WO3 system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">A transparent tellurite ceramic for near infrared applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">ICOPA 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847030v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass structure and linear / nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution to the understanding of tungsten tellurite glasses’ structure: study of a new TeO2 TiO2 WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr. Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63th JSAP Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">24th Int. Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851964v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une céramique tellurite transparente pour des applications dans le proche IR.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass structure and linear / nonlinear optical properties of Ag2O-TeO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Verres 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">63th JSAP Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849469v1</w:t>
+                <w:t xml:space="preserve">hal-01851964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Canizarès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guimbretière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Tobon</w:t>
+                <w:t xml:space="preserve">Michel Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267204v1</w:t>
+                <w:t xml:space="preserve">hal-02864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
+                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Belleil</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2015, 7 - 12 February 2015, The Moscone Center San Francisco, CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864453v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2015, 7 - 12 February 2015, The Moscone Center San Francisco, CA, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226173v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeO2-based glass ceramics</w:t>
               </w:r>
@@ -17606,77 +17606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Symposium on Ceramics Nanotune Technology (ISCeNT-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t>
@@ -17705,103 +17705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
@@ -17824,2239 +17824,2239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apatite based materials for solid oxide fuel cell (SOFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+                <w:t xml:space="preserve">Abid Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">5th International Conference ON Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947086v1</w:t>
+                <w:t xml:space="preserve">hal-00949504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Highly transparent tellurite glasses and glass-ceramics elaborated by non-conventional spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">12Th International Conference on the Structure of Non Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Riva Del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949277v1</w:t>
+                <w:t xml:space="preserve">hal-00914679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and glass-ceramics elaborated within the (Nd3+, Yb3+) doped TeO2-Nb2O5-WO3 system for microlaser applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914928v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités sur le verre à Limoges : de la structure aux applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+                <w:t xml:space="preserve">Glass and glass-ceramics elaborated within the (Nd3+, Yb3+) doped TeO2-Nb2O5-WO3 system for microlaser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Dardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières USTV - GDR VERRES 3338</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925196v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests of inkjet printing technology for the fabrication of highly sensitive and selective biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+                <w:t xml:space="preserve">Activités sur le verre à Limoges : de la structure aux applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leparmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kudinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Savelii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Passelergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières USTV - GDR VERRES 3338</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949338v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and nonlinear optical properties of glasses within the TeO2-TiO2-ZnO system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Hayakawa</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Glass (ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949394v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apatite based materials for solid oxide fuel cell (SOFC)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interests of inkjet printing technology for the fabrication of highly sensitive and selective biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abid Berghout</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference ON Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949504v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent tellurite glasses and glass-ceramics elaborated by non-conventional spark plasma sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Structural, mechanical and nonlinear optical properties of glasses within the TeO2-TiO2-ZnO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th International Conference on the Structure of Non Crystalline Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Riva Del Garda, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Glass (ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914679v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916412v1</w:t>
+                <w:t xml:space="preserve">hal-00942858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.225-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942868v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structure and non-linear optical properties of tellurium oxide based glasses and glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abid Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop National Institute for Material Science (NIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950440v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational analysis and nonlinear optical properties of crystalline compounds within the TeO2-TeO3 system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Structure-Property Relationships in Solid State Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952246v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautes temperatures et irradiation : deux cas d'environnements &amp;quot;chauds&amp;quot; abordés par spectroscopie Raman</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O.A. Maslova</w:t>
+                <w:t xml:space="preserve">Vibrational analysis and nonlinear optical properties of crystalline compounds within the TeO2-TeO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abid Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berkaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Spectroscopie Vibrationnelle, (GFSV 2012)</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Structure-Property Relationships in Solid State Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952239v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle X-ray scattering (SAXS) analysis of mesoperous sol-gel thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Hautes temperatures et irradiation : deux cas d'environnements &amp;quot;chauds&amp;quot; abordés par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.A. Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ceramics Nanotune Technology for Young Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Spectroscopie Vibrationnelle, (GFSV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952210v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of new TeO2-based transparent glass-ceramics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Small angle X-ray scattering (SAXS) analysis of mesoperous sol-gel thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nogami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Non-Oxide and New Optical Glasses (ISNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Ceramics Nanotune Technology for Young Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757218v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration of new TeO2-based transparent glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Dardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Non-Oxide and New Optical Glasses (ISNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942858v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20075,4307 +20075,4441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743293v1</w:t>
+                <w:t xml:space="preserve">hal-00742515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
+              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742515v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical properties of metastable Bi2O3-TeO2 phases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Verres tellurites de thallium dopes à l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">A. Kabadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LasINOF (Laser Interaction and New Optical Functionality)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, France</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367571v1</w:t>
+                <w:t xml:space="preserve">hal-00367565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques diélectriques pour applications micro-ondes : cristallochimie de composés à base d'oxyde de tellure (VI)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New silver thallium tellurite glasses for non-linear optical and photoluminescent applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
+                <w:t xml:space="preserve">A. Kabadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Section Régionale Centre Ouest, Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367442v1</w:t>
+                <w:t xml:space="preserve">hal-00367360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microwave dielectric ceramics : crystal chemistry of some Te(VI) oxide-based compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optical properties of metastable Bi2O3-TeO2 phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berkaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Workshop LasINOF (Laser Interaction and New Optical Functionality)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366952v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Céramiques diélectriques pour applications micro-ondes : cristallochimie de composés à base d'oxyde de tellure (VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Journée de la Section Régionale Centre Ouest, Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367376v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state chemistry of functionalized dielectric materials at the SPCTS laboratory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New microwave dielectric ceramics : crystal chemistry of some Te(VI) oxide-based compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hamani</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mirgorodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Inorganic Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sao Pedro do Sul, Portugal</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366338v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical properties of disordered tellurite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cantabrian Santander, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367562v1</w:t>
+                <w:t xml:space="preserve">hal-00367376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of DLC layers after wear tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Solid state chemistry of functionalized dielectric materials at the SPCTS laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berkaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boukharrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Summer School on Inorganic Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sao Pedro do Sul, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366939v1</w:t>
+                <w:t xml:space="preserve">hal-00366338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verres tellurites de thallium dopes à l'argent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optical properties of disordered tellurite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berkaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LasINOF (Laser Interaction and New Optical Functionality)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CITIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cantabrian Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367565v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New silver thallium tellurite glasses for non-linear optical and photoluminescent applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural modifications of DLC layers after wear tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Louki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367360v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency comb in optically poled multimode graded-index fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D multiphoton characterization of χ(2) nonlinearity induced in a multimode fiber through optical poling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Optica Publishing Group, pp.STu4P.6, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STu4P.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Ionut Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LabEx SigmaLim - Entreprises “Beyond 5G”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural and mechanical properties of tellurite glasses as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCM 14 : 14th International Conference on the Structure of Non-Crystalline Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of TeO2-Ga2O3 and TeO2-K2O-Ga2O3 glasses and analysis of their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd FRIMS International Symposium on Frontier Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermal, structural and linear optical properties of new glasses within the TeO2-TiO2-WO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical non-linear properties of tellurium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tellurium oxide based glasses: establishing of nonlinear optical properties from ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2-TiO2-WO3 system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR-Verres CNRS 3338</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884606v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux à base d’oxyde de tellure: l’approche structural par sepctroscopie Raman</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2-TiO2-WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR-Verres CNRS 3338</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884614v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les matériaux à base d’oxyde de tellure: l’approche structural par sepctroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Torzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR-Verres CNRS 3338</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884630v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR-Verres CNRS 3338</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884622v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the structure and the strong optical nonlinearity of the BaTe2O6 crystalline phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2016, lIMOGES, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832070v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Nd3+ doped TeO2-Bi2O3-Nb2O5 glasses and ceramics dedicated for laser applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Ab initio study of non linear optical susceptibility of TeO2 based glasses: modifier’s influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
+              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834416v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation on Nd3+ doped TeO2-Bi2O3-Nb2O5 glasses and ceramics dedicated for laser applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833411v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
+              <w:t xml:space="preserve">IWAC 07 : 7 th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834454v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical and structural properties relationship within tellurite-based glass systems around the glass transition temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées “Verre” - USTV GDR Verres 3338</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832042v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the nonlinear optical properties of various tellurite glass systems and of TeO2- single crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Relationships between the structure and the strong optical nonlinearity of the BaTe2O6 crystalline phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, lIMOGES, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834437v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of non linear optical susceptibility of TeO2 based glasses: modifier’s influence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a clearer vision within the structure of new glasses in the TeO2 TiO2 WO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
+              <w:t xml:space="preserve">Journées “Verre” - USTV GDR Verres 3338</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833405v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, propriétés thermiques et structurales de nouveaux verres dans le système TeO2-TiO2-WO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Reda Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières USTV - GDR Verres 3338 - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Switching and Anomalous Infrared Emissivity Variation in Vanadium Dioxide Thin Films Performing a Metal-Insulator Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st Meeting of the GDR NanoTeraMIR, 20th-23rd September 2015, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226560v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04303470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrarouge et Raman : de la spectroscopie à l’imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh D. Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies vibrationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.197-220, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dielectric properties of tellurium oxide based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berkaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.M. NAIR, Shasbank Priya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Electroceramic Materials II : Ceramic Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.63-75, 2010, American Ceramic Society, 978-0-470-92716-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24385,161 +24519,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and far-infrared emissivity variation under electrical stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId599"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24686,51 +24820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05491593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Soutenain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04756205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116962" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Benchorfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cholin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lozano C." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Messaddeq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Arbelaez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fukuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dhondoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04753794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Laval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04767489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Saito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Felss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobrados" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05385-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Zaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoult" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702819867956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22922-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Banno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takeda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asaka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4394-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;nor Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gazal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548975v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hessel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.06.085" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ3HV63K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ghribi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.063" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW2VWQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.12.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1T6JKFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Dardar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shimoda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549176v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8606-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Vidal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mirgorodski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.10.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N09P8GTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01044529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurokawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH5VND41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12657" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.01.172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ0R6W53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Mallawany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZTP0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04426.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02S38QSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.01.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2757" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D3PZMBW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2SFPRC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481322v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.01.024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J1DQ9X9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2626" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RPBVKZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD56Q6TR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel E. J de Ronde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Southam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grassineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2006.1896" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04432198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202467P" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZBKDMNB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufkir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.195" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484166v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhondoo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02372693v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saito" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361759v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484773v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hosokawa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Emery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02114287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Torzuoli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083819v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr. Zaki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabili Ghribi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02183752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137072v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02136838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ueno" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137786v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137716v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rajaofara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capitaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887599v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aenor Pons" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gulenko" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berghout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847376v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847046v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clavier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851978v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851993v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871764v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870017v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849739v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847030v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851964v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849469v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03028827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914928v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925196v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949338v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949504v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Berghout" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914679v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bertrand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944197v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952246v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berkaine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952239v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Maslova" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952210v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishikawa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogami" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00757218v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehault" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367571v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367442v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366952v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366338v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukharrata" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367562v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367565v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367360v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louki" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02486021v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137977v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138049v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138016v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roginskii" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noguera" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138040v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884606v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884614v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884630v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884622v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832070v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834416v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanaka" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833411v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834454v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832042v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834437v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833405v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03117821v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sockalingum" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4201" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682769v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04756205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05491593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Soutenain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Benchorfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cholin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lozano C." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Messaddeq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dhondoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200213" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Arbelaez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fukuda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04767489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Taniguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04753794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Piotrowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Laval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Saito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157072" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Felss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobrados" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05385-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119678" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702819867956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Zaki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Tanaka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22922-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Sousa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Jouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14763" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Banno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takeda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asaka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4394-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;nor Pons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01873678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.05.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gazal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01093138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ghribi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW2VWQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2014.12.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1T6JKFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Dardar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hessel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.06.085" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ3HV63K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shimoda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549176v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vardelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8606-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Vidal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mirgorodski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.10.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N09P8GTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01044529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurokawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH5VND41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12657" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.01.172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ0R6W53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710289v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Mallawany" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.02.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZTP0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2757" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D3PZMBW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575580v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.01.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04426.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02S38QSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD56Q6TR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.09.024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2SFPRC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481322v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.01.024" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J1DQ9X9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480857v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sukhomlinov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2626" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RPBVKZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel E. J de Ronde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Southam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grassineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2006.1896" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04432198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202467P" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZBKDMNB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufkir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.195" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484166v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Emery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02372693v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361759v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhondoo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02484773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hosokawa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rajaofara" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capitaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083819v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr. Zaki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabili Ghribi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02183752v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Torzuoli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137072v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02114287v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02136838v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ueno" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887599v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aenor Pons" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870017v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869704v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gulenko" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berghout" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847376v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clavier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851978v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851993v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871764v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878425v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849739v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851964v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03028827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949504v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Berghout" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bertrand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914928v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949338v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949394v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944197v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berkaine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952239v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Maslova" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952210v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishikawa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogami" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00757218v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367565v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367360v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louki" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367571v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367442v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366952v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366338v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukharrata" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367562v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05629212v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016649" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02486021v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137977v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138049v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138016v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roginskii" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noguera" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02138040v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884622v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884606v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884614v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884630v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834437v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833405v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834416v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanaka" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01833411v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834454v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832070v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01832042v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03117821v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502336v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sockalingum" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4201" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682769v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>