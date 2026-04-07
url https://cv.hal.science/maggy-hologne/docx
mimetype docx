--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -3095,290 +3095,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of the loop 320s of substrate-free and substrate-bound muscle creatine kinase by NMR</w:t>
+                <w:t xml:space="preserve">Competitive binding of UBPY and ubiquitin to the STAM2 SH3 domain revealed by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anja Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad-Baligh Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gwladys Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08667.x⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586 (19), pp.3379-3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873868v1</w:t>
+                <w:t xml:space="preserve">hal-00819142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive binding of UBPY and ubiquitin to the STAM2 SH3 domain revealed by NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Dynamical properties of the loop 320s of substrate-free and substrate-bound muscle creatine kinase by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lacabanne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Marcillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.07.047⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (16), pp.2863-2875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08667.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00819142v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Domain on Thioredoxin for Pseudomonas aeruginosa 5′-Adenylylsulfate Reductase</w:t>
               </w:r>
@@ -3390,51 +3390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Sung Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Noguera-Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung-Kun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using NMR and molecular dynamics as a microscope for life science. Application to the determination of protein-ligand affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,90 +5469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale et dynamique de la créatine kinase (CK-MM) par RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules (JRAB 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5978,342 +5978,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Rocky Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">IMSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007020v1</w:t>
+                <w:t xml:space="preserve">hal-04968010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
+                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005990v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
+                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMSC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968010v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shistosoma mansoni MEG family proteins in the environment of host-parasite interactions</w:t>
               </w:r>
@@ -7000,51 +7000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian E.C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,51 +7276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADCCD13D"/>
+    <w:nsid w:val="B2E2931B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7507,51 +7507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maggy-hologne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4977-7887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084168935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197894403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139235884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZK-9865-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Revelut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2019.10.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boughougal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Cherchali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Messai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj01774c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stemmelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2013052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08667.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Sung Chung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Agarwal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pavlova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062808a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7N72GKS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjing Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.10.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19KJCHLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STL4JN8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Chevelkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2006.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKZXR3L2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Faelber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051830l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-158C2TS0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00062-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F809QF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chattah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cucchietti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Levstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z1T9NQ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peterkova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mateju" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04882851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maggy-hologne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4977-7887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084168935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197894403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139235884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZK-9865-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Revelut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2019.10.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boughougal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Cherchali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Messai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj01774c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stemmelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2013052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08667.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Sung Chung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Agarwal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pavlova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062808a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7N72GKS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjing Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.10.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19KJCHLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STL4JN8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Chevelkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2006.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKZXR3L2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Faelber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051830l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-158C2TS0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00062-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F809QF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chattah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cucchietti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Levstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z1T9NQ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peterkova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mateju" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04882851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>