--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -7276,51 +7276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2E2931B"/>
+    <w:nsid w:val="F5BA2D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>