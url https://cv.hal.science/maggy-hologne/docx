--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -143,74 +143,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197894403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Wmecm1YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000139235884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/GZK-9865-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -270,4232 +291,4232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics as an efficient process to predict 15 N chemical shift anisotropy at very high NMR magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Chia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4CP03821E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamical insights into SilE silver binding from combined analytical probes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divide, conquer and reconstruct: How to solve the 3D structure of recalcitrant Micro-Exon Gene (MEG) protein from Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Arrault</w:t>
+                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Duroux</w:t>
+                <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martin</w:t>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chirot</w:t>
+                <w:t xml:space="preserve">Jan Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.3061-3071. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP04206A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960103v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide, conquer and reconstruct: How to solve the 3D structure of recalcitrant Micro-Exon Gene (MEG) protein from Schistosoma mansoni</w:t>
+                <w:t xml:space="preserve">Structural and dynamical insights into SilE silver binding from combined analytical probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
+                <w:t xml:space="preserve">Yoan Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillière</w:t>
+                <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Coraline Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dvorak</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289444⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.3061-3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04206A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177131v1</w:t>
+                <w:t xml:space="preserve">hal-03960103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The battle for silver binding: How the interplay between the SilE, SilF, and SilB proteins contributes to the silver efflux pump mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Rocky Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 299 (8), pp.105004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Schistosoma mansoni Micro-Exon Gene (MEG) Protein Family: A Tour into Conserved Motifs and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štěpánka Nedvědová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (9), pp.1275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom13091275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLRP3 phosphorylation in its LRR domain critically regulates inflammasome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Patoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.Article number: 5862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26142-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR reveals the interplay between SilE and SilB model peptides in the context of silver resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mittelheisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.8726-8729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1cc02597j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Prediction of Protein NMR Spin Relaxation by Means of Polarizable Force Fields. Application to Strongly Anisotropic Rotational Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (25), pp.5103-5112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-MS, GC-QTOF and NMR analyses to elucidate composition of 41 powders from an NPS collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Revelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bévalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.275-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of ubiquitin and Lys63-linked diubiquitin by STAM2 UIM-SH3 dual domain: the effect of its linker length and flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51182-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of ubiquitin and Lys63-linked diubiquitin by STAM2 UIM-SH3 dual domain: the effect of its linker length and flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.14645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51182-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of measles virus gene expression by P protein coiled-coil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (5), pp.eaaw3702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Prediction of NMR Spin Relaxation Parameters from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Chia Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (2), pp.1009 - 1019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-helical folding of SilE models upon Ag(His)(Met) motif formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (74), pp.10419 - 10422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cc03784a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model of metalloantibiotic: synthesis, structure and biological activity of a zinc( ii ) mononuclear complex carrying two enrofloxacin and sulfadiazine antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Boughougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Cherchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Decoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (18), pp.15346-15352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8nj01774c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the rotational diffusion of biomolecules via molecular dynamics simulation and quaternion orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Chia Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (8), pp.1812-1823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model peptide studies of Ag + binding sites from the silver resistance protein SilE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sénéque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (45), pp.6105 - 6108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cc02630g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisella tularensis IglG Belongs to a Novel Family of PAAR-Like T6SS Proteins and Harbors a Unique N-terminal Extension Required for Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette E. Bröms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (9), pp.article number: e1005821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Reveals the Interplay among the AMSH SH3 Binding Motif, STAM2, and Lys63-Linked Diubiquitin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 428 (22), pp.4544-4558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les NPS en vogue en région Rhône-Alpes : rapport de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (4), pp.311-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New validation of molecular mass measurements by means of 2D DOSY H-1 NMR experiments: application to surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanglar Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (2), pp.187-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un laboratoire de conditionnement de nouveaux produits de synthèse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Toxicologie Analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (4), pp.175 -184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ata/2013052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive binding of UBPY and ubiquitin to the STAM2 SH3 domain revealed by NMR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical properties of the loop 320s of substrate-free and substrate-bound muscle creatine kinase by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad-Baligh Ismail</w:t>
+                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Hologne</w:t>
+                <w:t xml:space="preserve">Olivier Marcillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lacabanne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 586 (19), pp.3379-3384. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (16), pp.2863-2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08667.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00819142v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of the loop 320s of substrate-free and substrate-bound muscle creatine kinase by NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Competitive binding of UBPY and ubiquitin to the STAM2 SH3 domain revealed by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad-Baligh Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279 (16), pp.2863-2875. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586 (19), pp.3379-3384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08667.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873868v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Domain on Thioredoxin for Pseudomonas aeruginosa 5′-Adenylylsulfate Reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Sung Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Noguera-Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung-Kun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284 (45), pp.31181-31189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.035634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Side-Chain Dynamics Observed by Solution- and Solid-State NMR: Comparative Analysis of Methyl 2 H Relaxation Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Characterization of dynamic processes using deuterium in uniformly 2H,13C,15N enriched peptides by MAS solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongjing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Reif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179 (1), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2005.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja062808a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707811v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dynamic processes using deuterium in uniformly 2H,13C,15N enriched peptides by MAS solid-state NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Protein Side-Chain Dynamics Observed by Solution- and Solid-State NMR: Comparative Analysis of Methyl 2 H Relaxation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Reif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2005.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (38), pp.12354-12355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja062808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707804v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C/15N distance determination by CPMAS NMR in uniformly13C labeled molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (2), pp.174-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.1744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterated peptides and proteins in MAS solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veniamin Chevelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Reif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (4), pp.211-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2006.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Dynamics of Perdeuterated Proteins by MAS Solid-State NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Faelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Reif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (32), pp.11208-11209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja051830l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H/31P distance determination by solid state NMR in multiple-spin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics as studied by static-powder and magic-angle spinning 2H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (1), pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-2040(03)00062-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency‐induced temperature increase as a function of cross polarization contact time in 8CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Chattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Cucchietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Levstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (12), pp.772-776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4505,1087 +4526,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Enigma: Structural Insights into Schistosoma mansoni MEG Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE BATTLE FOR SILVER BINDING: HOW THE INTERPLAY BETWEEN THE SILE, SILF AND SILB PROTEINS CONTRIBUTES TO THE SILVER EFFLUX PUMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NMR and molecular dynamics to explore protein motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Biological Diffusion and Brownian Dynamics Brainstorm Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberger Institut für Theoretische Studien, Mar 2021, Heidelberg (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a polarizable force field and experimental data to improve the prediction of NMR spin relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Experimental Nuclear Magnetic Resonance Conference - 61st ENC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NMR, SANS and molecular dynamics in the context of biomolecular interactions. Application to proteasomal and lysosomal degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LyonSysBio 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Systems Biology Alliance of Lyon - BioSyL, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using NMR and molecular dynamics as a microscope for life science. Application to the determination of protein-ligand affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes meeting - Drug screening: From phenotypes to molecular modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de déformulation de produits détergents par RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Journée Rhône Alpes de RMN (JRA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Diffusion and chemometric methods to analyze complex mixtures of surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Molecule NMR Conference (SMASH 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale et dynamique de la créatine kinase (CK-MM) par RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Rivière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules (JRAB 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5595,1362 +5616,1362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between the SilF and SilB proteins contributes to the silver efflux pump mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between the SilF and SilB proteins contributes to the silver efflux pump mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A better understanding of the interplay between SilF and SilB proteins in the resistance mechanism of the silver efflux pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLP Arbre Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMSC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968010v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007020v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Rocky Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">IMSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005990v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shistosoma mansoni MEG family proteins in the environment of host-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E. Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shistosoma mansoni MEG family proteins in the environment of host-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Peterkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mateju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between SilB and SilE derived peptides : a silver story !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ENC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio prediction of NMR spin-relaxation parameters from MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Chia Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the linker length and stiffness on the molecular recognition of UIM-SH3 with Ub and Ub2-K63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the flexibility of multi-domain protein. An application on a protein complex of the lysosomal degradation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIth ICMRBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6960,147 +6981,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Ag+-induced Folding of a Bacterial Peptide from Replica-Exchange Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian E.C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7110,105 +7131,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURE AND DYNAMICS OF MACROMOLECULES BY SOLID AND LIQUID-STATE NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04882851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7276,51 +7297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5BA2D40"/>
+    <w:nsid w:val="0BC623A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7507,51 +7528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maggy-hologne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4977-7887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084168935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197894403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139235884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZK-9865-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Revelut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2019.10.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boughougal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Cherchali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Messai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj01774c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stemmelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2013052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08667.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Sung Chung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Agarwal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pavlova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062808a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7N72GKS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjing Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.10.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19KJCHLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STL4JN8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Chevelkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2006.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKZXR3L2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Faelber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051830l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-158C2TS0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00062-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F809QF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chattah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cucchietti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Levstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z1T9NQ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peterkova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mateju" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04882851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maggy-hologne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4977-7887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084168935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197894403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Wmecm1YAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139235884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZK-9865-2022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Revelut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2019.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boughougal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Cherchali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Messai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj01774c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stemmelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2013052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08667.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Sung Chung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035634" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjing Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.10.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19KJCHLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Agarwal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pavlova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062808a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7N72GKS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1744" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STL4JN8Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Chevelkov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2006.05.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKZXR3L2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Faelber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diehl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051830l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-158C2TS0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hirschinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00062-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F809QF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chattah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cucchietti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Levstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1094" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z1T9NQ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peterkova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mateju" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04882851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>