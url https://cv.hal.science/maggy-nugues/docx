--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -736,291 +736,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic cyanobacterial metabolites interact to reduce coral larval survival and settlement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vizon</w:t>
+                <w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Urbanowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102582⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653061v1</w:t>
+                <w:t xml:space="preserve">hal-04888274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+                <w:t xml:space="preserve">Benthic cyanobacterial metabolites interact to reduce coral larval survival and settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Axel Urbanowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.102582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888274v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal growth and calcification of three species of crustose coralline algae in Moorea, French Polynesia</w:t>
               </w:r>
@@ -1117,827 +1117,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery patterns of the coral microbiome after relief of algal contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur C van Duyl</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith D L van Bleijswijk</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Wuchter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco J L Coolen</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2022.102309⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005847v1</w:t>
+                <w:t xml:space="preserve">hal-04176293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustose coralline algae can contribute more than corals to coral reef carbonate production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery patterns of the coral microbiome after relief of algal contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur C van Duyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith D L van Bleijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+                <w:t xml:space="preserve">Cornelia Wuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+                <w:t xml:space="preserve">Harry J Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Branson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben P Harvey</w:t>
+                <w:t xml:space="preserve">Marco J L Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00766-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.102309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2022.102309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197998v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hochart</w:t>
+                <w:t xml:space="preserve">Crustose coralline algae can contribute more than corals to coral reef carbonate production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Oscar Branson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Travis A Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Ben P Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00766-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176293v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO2 inhibits substratum exploration and settlement of coral larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compounded effects of sea urchin grazing and physical disturbance on macroalgal canopies in the lagoon of Moorea, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Martin</w:t>
+                <w:t xml:space="preserve">F Bulleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Sarriboulette</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Pozas-Schacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 689, pp.47-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14033⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 697, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846493v1</w:t>
+                <w:t xml:space="preserve">hal-03853317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounded effects of sea urchin grazing and physical disturbance on macroalgal canopies in the lagoon of Moorea, French Polynesia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of innovative materials as recruitment substrates for coral restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bramanti</w:t>
+                <w:t xml:space="preserve">Camille Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S D’agata</w:t>
+                <w:t xml:space="preserve">Margaux Lacorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14137⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853317v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of innovative materials as recruitment substrates for coral restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High CO2 inhibits substratum exploration and settlement of coral larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Sarriboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (7), </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 689, pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.13625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps14033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839160v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral larval settlement preferences linked to crustose coralline algae with distinct chemical and microbial signatures</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonora Meiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,771 +2051,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral larvae avoid substratum exploration and settlement in low-oxygen environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting patterns of mortality in Polynesian coral reefs following the third global coral bleaching event in 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Perez-Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.31-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02013-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-01914-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704592v1</w:t>
+                <w:t xml:space="preserve">hal-03368793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of crustose coralline algae from exposed and subcryptic habitats on coral recruits</w:t>
+                <w:t xml:space="preserve">Coral larvae avoid substratum exploration and settlement in low-oxygen environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Steneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02013-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02002-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02982937v1</w:t>
+                <w:t xml:space="preserve">hal-04704592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of mortality in Polynesian coral reefs following the third global coral bleaching event in 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berthe</w:t>
+                <w:t xml:space="preserve">Contrasting effects of crustose coralline algae from exposed and subcryptic habitats on coral recruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Perez-Rosales</w:t>
+                <w:t xml:space="preserve">Chérine Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Steneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.939-952. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-01914-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368793v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
+                <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gache</w:t>
+                <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Guerra</w:t>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Calandra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303702v1</w:t>
+                <w:t xml:space="preserve">hal-03033507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Kermagoret</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033507v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Maëlle Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (5), pp.1355-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132992v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive association between epiphytes and competitiveness of the brown algal genus Lobophora against corals</w:t>
               </w:r>
@@ -2948,64 +2948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boat noise prevents soundscape-based habitat selection by coral planulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiomes Differ between Two Diseases Affecting Reef Building Coralline Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Osinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantale Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane K. Schelten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,607 +3444,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralline algae disease reduces survival and settlement success of coral planulae in laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+                <w:t xml:space="preserve">Spatiotemporal and species-specific patterns of diseases affecting crustose coralline algae in Curaçao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Steneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.ePUB. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-015-1292-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-014-1225-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145493v1</w:t>
+                <w:t xml:space="preserve">hal-01137892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Matter Degradation Drives Benthic Cyanobacterial Mat Abundance on Caribbean Coral Reefs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coralline algae disease reduces survival and settlement success of coral planulae in laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125445⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-015-1292-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159626v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology of crustose coralline algae affected by white band and white patch diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+                <w:t xml:space="preserve">Organic Matter Degradation Drives Benthic Cyanobacterial Mat Abundance on Caribbean Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah J. Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S. R. S. Steneck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lubos Polerecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174251v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dissolved organic carbon release by benthic cyanobacterial mats in a Caribbean reef ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mueller</w:t>
+                <w:t xml:space="preserve">Histopathology of crustose coralline algae affected by white band and white patch diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur C. van Duyl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert S. R. S. Steneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.8852. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep08852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136526v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal and species-specific patterns of diseases affecting crustose coralline algae in Curaçao</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High dissolved organic carbon release by benthic cyanobacterial mats in a Caribbean reef ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah J. Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quéré</w:t>
+                <w:t xml:space="preserve">Frank Wenzhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Steneck</w:t>
+                <w:t xml:space="preserve">Benjamin Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Nugues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur C. van Duyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (1), pp.259-273. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-014-1225-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep08852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137892v1</w:t>
+                <w:t xml:space="preserve">hal-01136526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of depth and ultraviolet radiation on coral reef turf algae</w:t>
               </w:r>
@@ -4056,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Teichberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Beilfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,90 +4281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Oxygen Dynamics in Coral-Algal Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wangpraseurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Røy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Polerecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31192. </w:t>
@@ -5004,51 +5004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>