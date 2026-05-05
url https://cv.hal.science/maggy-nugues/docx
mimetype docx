--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2527,295 +2527,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
+                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (5), pp.1355-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132992v1</w:t>
+                <w:t xml:space="preserve">hal-02303702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Calandra</w:t>
+                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95 (5), pp.1355-1358. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303702v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive association between epiphytes and competitiveness of the brown algal genus Lobophora against corals</w:t>
               </w:r>
@@ -2948,64 +2948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boat noise prevents soundscape-based habitat selection by coral planulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiomes Differ between Two Diseases Affecting Reef Building Coralline Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Osinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantale Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane K. Schelten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralline algae disease reduces survival and settlement success of coral planulae in laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.ePUB. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S. R. S. Steneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4056,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Teichberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Beilfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,51 +5004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>