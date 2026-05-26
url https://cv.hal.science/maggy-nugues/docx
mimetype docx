--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -619,408 +619,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative parental and offspring environmental effects of macroalgae on coral recruitment are linked with alterations in the coral larval microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Benthic cyanobacterial metabolites interact to reduce coral larval survival and settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Urbanowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.240187⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.102582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704628v1</w:t>
+                <w:t xml:space="preserve">hal-04653061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative parental and offspring environmental effects of macroalgae on coral recruitment are linked with alterations in the coral larval microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pozas-Schacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888274v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic cyanobacterial metabolites interact to reduce coral larval survival and settlement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vizon</w:t>
+                <w:t xml:space="preserve">High diversity of crustose coralline algae microbiomes across species and islands, and implications for coral recruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Urbanowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132, pp.102582. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00640-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653061v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal growth and calcification of three species of crustose coralline algae in Moorea, French Polynesia</w:t>
               </w:r>
@@ -1117,827 +1117,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery patterns of the coral microbiome after relief of algal contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Fleur C van Duyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Judith D L van Bleijswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Cornelia Wuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry J Witte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J L Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.102309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2022.102309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176293v1</w:t>
+                <w:t xml:space="preserve">hal-04005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery patterns of the coral microbiome after relief of algal contact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustose coralline algae can contribute more than corals to coral reef carbonate production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Wuchter</w:t>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry J Witte</w:t>
+                <w:t xml:space="preserve">Jérémy Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco J L Coolen</w:t>
+                <w:t xml:space="preserve">Oscar Branson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis A Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben P Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2022.102309⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00766-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005847v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustose coralline algae can contribute more than corals to coral reef carbonate production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Branson</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis A Courtney</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben P Harvey</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00766-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197998v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounded effects of sea urchin grazing and physical disturbance on macroalgal canopies in the lagoon of Moorea, French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High CO2 inhibits substratum exploration and settlement of coral larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bulleri</w:t>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pozas-Schacre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lauranne Sarriboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 697, pp.45-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14137⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 689, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853317v1</w:t>
+                <w:t xml:space="preserve">hal-03846493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of innovative materials as recruitment substrates for coral restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lacorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rec.13625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO2 inhibits substratum exploration and settlement of coral larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+                <w:t xml:space="preserve">Compounded effects of sea urchin grazing and physical disturbance on macroalgal canopies in the lagoon of Moorea, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bulleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pozas-Schacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Martin</w:t>
+                <w:t xml:space="preserve">L Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Sarriboulette</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 689, pp.47-56. </w:t>
+              <w:t xml:space="preserve">, 2022, 697, pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps14033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps14137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846493v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral larval settlement preferences linked to crustose coralline algae with distinct chemical and microbial signatures</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonora Meiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,719 +2051,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of mortality in Polynesian coral reefs following the third global coral bleaching event in 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coral larvae avoid substratum exploration and settlement in low-oxygen environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.939-952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-01914-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02013-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368793v1</w:t>
+                <w:t xml:space="preserve">hal-04704592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral larvae avoid substratum exploration and settlement in low-oxygen environments</w:t>
+                <w:t xml:space="preserve">Contrasting effects of crustose coralline algae from exposed and subcryptic habitats on coral recruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérine Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Steneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.31-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02013-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704592v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of crustose coralline algae from exposed and subcryptic habitats on coral recruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of mortality in Polynesian coral reefs following the third global coral bleaching event in 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérine Baumgartner</w:t>
+                <w:t xml:space="preserve">Gonzalo Perez-Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Steneck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.939-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02002-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-01914-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982937v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
+                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Kermagoret</w:t>
+                <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy M Nugues</w:t>
+                <w:t xml:space="preserve">Ana Sofia Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Maëlle Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (5), pp.1355-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033507v1</w:t>
+                <w:t xml:space="preserve">hal-02303702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Asparagopsis taxiformis metabolites on the feeding behaviour of post‐larval Acanthurus triostegus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+                <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Guerra</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Calandra</w:t>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95 (5), pp.1355-1358. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303702v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
@@ -2948,64 +2948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boat noise prevents soundscape-based habitat selection by coral planulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,871 +3180,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for water-mediated mechanisms in coral–algal interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Protection and Sediment Stress on Coral Reefs in Saint Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Skinner</w:t>
+                <w:t xml:space="preserve">Chantale Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Osinga</w:t>
+                <w:t xml:space="preserve">Christiane K. Schelten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk De Beer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1137⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359387v1</w:t>
+                <w:t xml:space="preserve">hal-01281152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Protection and Sediment Stress on Coral Reefs in Saint Lucia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantale Bégin</w:t>
+                <w:t xml:space="preserve">Evidence for water-mediated mechanisms in coral–algal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikje Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane K. Schelten</w:t>
+                <w:t xml:space="preserve">Christina Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Osinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk De Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281152v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal and species-specific patterns of diseases affecting crustose coralline algae in Curaçao</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. M. Nugues</w:t>
+                <w:t xml:space="preserve">Coralline algae disease reduces survival and settlement success of coral planulae in laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (1), pp.259-273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-014-1225-3⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-015-1292-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137892v1</w:t>
+                <w:t xml:space="preserve">hal-01145493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralline algae disease reduces survival and settlement success of coral planulae in laboratory experiments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic Matter Degradation Drives Benthic Cyanobacterial Mat Abundance on Caribbean Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah J. Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubos Polerecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-015-1292-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145493v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Matter Degradation Drives Benthic Cyanobacterial Mat Abundance on Caribbean Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah J. Brocke</w:t>
+                <w:t xml:space="preserve">Histopathology of crustose coralline algae affected by white band and white patch diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubos Polerecky</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert S. R. S. Steneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125445⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159626v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology of crustose coralline algae affected by white band and white patch diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+                <w:t xml:space="preserve">High dissolved organic carbon release by benthic cyanobacterial mats in a Caribbean reef ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah J. Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wenzhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S. R. S. Steneck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur C. van Duyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.1034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep08852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174251v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dissolved organic carbon release by benthic cyanobacterial mats in a Caribbean reef ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal and species-specific patterns of diseases affecting crustose coralline algae in Curaçao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wenzhoefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk de Beer</w:t>
+                <w:t xml:space="preserve">G. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mueller</w:t>
+                <w:t xml:space="preserve">R. S. Steneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur C. van Duyl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.8852. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.259-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep08852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-014-1225-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136526v1</w:t>
+                <w:t xml:space="preserve">hal-01137892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of depth and ultraviolet radiation on coral reef turf algae</w:t>
               </w:r>
@@ -4124,410 +4124,422 @@
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 461, pp.Pages 73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Use of Mass Transplantation of Brooding and Spawning Corals to Support Natural Coral Recruitment in Sulawesi/Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Ca Ferse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Nugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha B. C. Romatzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kunzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.745-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Oxygen Dynamics in Coral-Algal Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wangpraseurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Røy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Polerecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0031192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-related variation in epiphytic communities growing on the brown alga Lobophora variegata in a Caribbean coral reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Titlyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nugues Maggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bischof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (4), pp.967-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-011-0772-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4537,163 +4549,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing and causality of ecological shifts on Caribbean reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Precht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, pp.331-360, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.amb.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4703,161 +4715,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'identification des coraux de Moorea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosserelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Berteaux-Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chancerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIOBE, 2014, 978-2-9547466-0-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5004,51 +5016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagourgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikje Jorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04653061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urbanowiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00640-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude E Payri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04005847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C van Duyl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith D L van Bleijswijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wuchter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Witte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J L Coolen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04197998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Branson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis A Courtney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P Harvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00766-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03846493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Sarriboulette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03839160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lacorne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bulleri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pozas-Schacre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bischoff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#8217;agata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonora Meiling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94096-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04704592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02013-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02982937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Baumgartner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02002-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Perez-Rosales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01914-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02069476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Ford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Mcandrews" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6380" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27674-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01281152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale B&#233;gin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane K. Schelten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hawkins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146855" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Skinner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Osinga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Beer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1137" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1292-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01159626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J. Brocke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125445" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. R. S. Steneck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wenzhoefer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur C. van Duyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08852" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Steneck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nugues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1225-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Teichberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Beilfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TS5GLVZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ca Ferse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha B. C. Romatzki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunzmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wangpraseurt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R&#248;y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031192" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Titlyanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues Maggy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bischof" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-011-0772-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03152039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Precht" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aronson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2020.08.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01302967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosserelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chancerelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nugues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>