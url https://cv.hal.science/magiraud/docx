--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -3951,368 +3951,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une taxonomie et une analyse des gestes guitaristiques dans le Brutal Death Metal</w:t>
+                <w:t xml:space="preserve">When Voices Interleave: Timing Deviations in Six Performances of Telemann's Fantasias for Solo Flute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guilluy</w:t>
+                <w:t xml:space="preserve">Patrice Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Fariji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Teytaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France. pp.109-116</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102344v2</w:t>
+                <w:t xml:space="preserve">hal-05102415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of orchestral blends in musical scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une taxonomie et une analyse des gestes guitaristiques dans le Brutal Death Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Fariji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maccarini</w:t>
+                <w:t xml:space="preserve">Joao Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Anoufa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049228v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Voices Interleave: Timing Deviations in Six Performances of Telemann's Fantasias for Solo Flute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of orchestral blends in musical scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Thibaud</w:t>
+                <w:t xml:space="preserve">Olivier Anoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Teytaut</w:t>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102415v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music with Numbers: Jianpu Number-Based Notation in Cultural Heritage and Digital Humanities</w:t>
               </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Hassein-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestions pédagogiques personnalisées pour la guitare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creative orchestration of Angeles with layer scores and orchestration plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maccarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,213 +4867,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Games We Play: Exploring The Impact of ISMIR on Musicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
+                <w:t xml:space="preserve">Analyse et essai de reconstruction de structures arborescentes des grilles de jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.62-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142194v1</w:t>
+                <w:t xml:space="preserve">hal-04196644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et essai de reconstruction de structures arborescentes des grilles de jazz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thibaud</w:t>
+                <w:t xml:space="preserve">The Games We Play: Exploring The Impact of ISMIR on Musicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milano, Italy. pp.474-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10265344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196644v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding descriptors to melodies improves pattern matching: a study on Slovenian folk songs</w:t>
               </w:r>
@@ -5304,248 +5304,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir en classe l'écoute active, l'autonomie et l'échange en analyse musicale avec la plateforme web Dezrann</w:t>
+                <w:t xml:space="preserve">Modeling and Editing Cross-Modal Synchronization on a Label Web Canvas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sauda</w:t>
+                <w:t xml:space="preserve">Louis Garczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2022) / Sound and Music Computing (SMC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Saint-Étienne, France. pp.617-623, </w:t>
+              <w:t xml:space="preserve">Music Encoding Conference (MEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Halifax, Canada. pp.61-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6800855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17613/krxd-pq66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618017v1</w:t>
+                <w:t xml:space="preserve">hal-03583179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Editing Cross-Modal Synchronization on a Label Web Canvas</w:t>
+                <w:t xml:space="preserve">Soutenir en classe l'écoute active, l'autonomie et l'échange en analyse musicale avec la plateforme web Dezrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Garczynski</w:t>
+                <w:t xml:space="preserve">Alice Sauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Encoding Conference (MEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Halifax, Canada. pp.61-71, </w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2022) / Sound and Music Computing (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Étienne, France. pp.617-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17613/krxd-pq66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6800855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583179v2</w:t>
+                <w:t xml:space="preserve">hal-03618017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing AI for Co-Creative Music Composition from Melody to Structure</w:t>
               </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Prague, Czech Republic. pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,351 +6204,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and learning structural breaks in sonata forms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162936v2</w:t>
+                <w:t xml:space="preserve">hal-02348292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realtime collaborative annotation of music scores with Dezrann</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Ma</w:t>
+                <w:t xml:space="preserve">Modeling and learning structural breaks in sonata forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feisthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Modeling and Retrieval (CMMR 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3527828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162935v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realtime collaborative annotation of music scores with Dezrann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+                <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer Music Modeling and Retrieval (CMMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348292v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération photo-réaliste de défauts sur des images de surfaces extérieures d'avions acquises par un drone autonome</w:t>
               </w:r>
@@ -7102,230 +7102,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+                <w:t xml:space="preserve">Improving voice separation by better connecting contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Salson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576319v1</w:t>
+                <w:t xml:space="preserve">hal-01331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving voice separation by better connecting contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
+                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331551v1</w:t>
+                <w:t xml:space="preserve">hal-01576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Voice and Stream Segmentation Algorithms</w:t>
               </w:r>
@@ -7413,330 +7413,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Musical Structure with Parametric Grammars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect Hashing Structures for Parallel Similarity Searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sławek Staworko</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computation in Music (MCM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.85-96, </w:t>
+              <w:t xml:space="preserve">International Workshop on High Performance Computational Biology (HiCOMB 2015) / International Parallel and Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hyderabad, India. pp.332-341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20603-5_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205422v1</w:t>
+                <w:t xml:space="preserve">hal-01153893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et visualisation de schémas d'analyse musicale avec music21</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Musical Structure with Parametric Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bagan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+                <w:t xml:space="preserve">Sławek Staworko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computation in Music (MCM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.85-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20603-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135118v1</w:t>
+                <w:t xml:space="preserve">hal-01205422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Hashing Structures for Parallel Similarity Searches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tu Tran</w:t>
+                <w:t xml:space="preserve">Modélisation et visualisation de schémas d'analyse musicale avec music21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High Performance Computational Biology (HiCOMB 2015) / International Parallel and Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153893v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentations with pitch, rhythm and parallelism constraints for variation matching</w:t>
               </w:r>
@@ -7820,394 +7820,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bourges, France. pp.113-118</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009166v1</w:t>
+                <w:t xml:space="preserve">hal-01100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100152v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Thorez</w:t>
+                <w:t xml:space="preserve">Corentin Louboutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bourges, France. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057017v1</w:t>
+                <w:t xml:space="preserve">hal-01009166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
               </w:r>
@@ -9082,51 +9082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Parallel Multiple Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,256 +9646,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed-Based Exclusion Method for Non-coding RNA Gene Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Eudes Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El-Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Annual International Computing and Combinatorics Conference (COCOON 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Banff, Canada. pp.27-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73545-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178325v1</w:t>
+                <w:t xml:space="preserve">inria-00271642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed-Based Exclusion Method for Non-coding RNA Gene Search</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Computing and Combinatorics Conference (COCOON 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00271642v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t>
               </w:r>
@@ -11191,247 +11191,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cross-Cultural Modelling of Instrumental Difficulty</w:t>
+                <w:t xml:space="preserve">Modelling Flute Difficulty through a Corpus of Annotated Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Houën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network One-day Workshop (DMRN+20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485130v1</w:t>
+                <w:t xml:space="preserve">hal-05485080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Flute Difficulty through a Corpus of Annotated Scores</w:t>
+                <w:t xml:space="preserve">Towards Cross-Cultural Modelling of Instrumental Difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">Digital Music Research Network One-day Workshop (DMRN+20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485080v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards modeling alternating patterns through inter-notes relations</w:t>
               </w:r>
@@ -12202,77 +12202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Detecting Interleaved Voices in Telemann Flute Fantasias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMRN+19: Digital Music Research Network One-day Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13041,117 +13041,192 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation de langages dans les partitions musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer Science [cs]. Université de Lille, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05580739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compter les globules blancs, analyser les partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Lille 1 – Sciences et Technologies, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01577763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13161,383 +13236,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13547,257 +13622,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13807,280 +13882,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Garczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14148,51 +14223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28E2B114"/>
+    <w:nsid w:val="E41EE922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14379,51 +14454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05580739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>