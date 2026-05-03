--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -429,265 +429,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment-free detection and seed-based identification of multi-loci V(D)J recombinations in Vidjil-algo</w:t>
+                <w:t xml:space="preserve">Introducing the digitised dataset of Slovenian folk ballads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Borée</w:t>
+                <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Kovačič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Pisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matevž Pesek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.547⟩</w:t>
+              <w:t xml:space="preserve">Ethnomusicology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17411912.2025.2588780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361907v4</w:t>
+                <w:t xml:space="preserve">hal-05403570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the digitised dataset of Slovenian folk ballads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojca Kovačič</w:t>
+                <w:t xml:space="preserve">Alignment-free detection and seed-based identification of multi-loci V(D)J recombinations in Vidjil-algo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matevž Pesek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnomusicology Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17411912.2025.2588780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403570v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361907v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between music training and the dynamics of writing music by hand</w:t>
               </w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,507 +2017,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling alternate RNA structures in genomic sequences.</w:t>
+                <w:t xml:space="preserve">Combined transcriptome studies identify AFF3 as a mediator of the oncogenic effects of β-catenin in adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
+                <w:t xml:space="preserve">Lucile Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanin Omeiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Drougat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Hantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (7), pp.e161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oncsis.2015.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228130v1</w:t>
+                <w:t xml:space="preserve">inserm-01182372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined transcriptome studies identify AFF3 as a mediator of the oncogenic effects of β-catenin in adrenocortical carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Drougat</w:t>
+                <w:t xml:space="preserve">Computational Fugue Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanze Hantel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (7), pp.e161. </w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.77-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/oncsis.2015.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/COMJ_a_00300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01182372v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fugue Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Groult</w:t>
+                <w:t xml:space="preserve">The predictive strength of next-generation sequencing MRD detection for relapse compared with current methods in childhood ALL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kotrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katerina Muzikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Mejstrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Bakardjieva-Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/COMJ_a_00300⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (8), pp.1045-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2015-07-655159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113520v1</w:t>
+                <w:t xml:space="preserve">hal-01241663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive strength of next-generation sequencing MRD detection for relapse compared with current methods in childhood ALL.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling alternate RNA structures in genomic sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Bakardjieva-Mihaylova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.190-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241663v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes pour l’analyse de la musique tonale</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multiclonal clusterization of V(D)J recombinations from high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,90 +2728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Locally Optimal Secondary Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Saffarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (10), pp.1120-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2839,200 +2839,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Position Weight Matrices Algorithms</w:t>
+                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623404v1</w:t>
+                <w:t xml:space="preserve">hal-01350176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
+                <w:t xml:space="preserve">Parallel Position Weight Matrices Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.466-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2010.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350176v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of the numbers of runs and microruns</w:t>
               </w:r>
@@ -3328,359 +3328,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiologik : jouez avec les gènes</w:t>
+                <w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deroche</w:t>
+                <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël-César C. Lerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352610v1</w:t>
+                <w:t xml:space="preserve">hal-00090517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte et analyse de signatures à grande échelle dans les protéines amyloïdes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pawlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tempel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t>
+              <w:t xml:space="preserve">Regard sur la biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090517v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte et analyse de signatures à grande échelle dans les protéines amyloïdes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
+                <w:t xml:space="preserve">Symbiologik : jouez avec les gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1-12</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456604v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t>
               </w:r>
@@ -4955,51 +4955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Games We Play: Exploring The Impact of ISMIR on Musicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding descriptors to melodies improves pattern matching: a study on Slovenian folk songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,248 +5304,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Editing Cross-Modal Synchronization on a Label Web Canvas</w:t>
+                <w:t xml:space="preserve">Soutenir en classe l'écoute active, l'autonomie et l'échange en analyse musicale avec la plateforme web Dezrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Garczynski</w:t>
+                <w:t xml:space="preserve">Alice Sauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Encoding Conference (MEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Halifax, Canada. pp.61-71, </w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2022) / Sound and Music Computing (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Étienne, France. pp.617-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17613/krxd-pq66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6800855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583179v2</w:t>
+                <w:t xml:space="preserve">hal-03618017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir en classe l'écoute active, l'autonomie et l'échange en analyse musicale avec la plateforme web Dezrann</w:t>
+                <w:t xml:space="preserve">Modeling and Editing Cross-Modal Synchronization on a Label Web Canvas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sauda</w:t>
+                <w:t xml:space="preserve">Louis Garczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2022) / Sound and Music Computing (SMC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Saint-Étienne, France. pp.617-623, </w:t>
+              <w:t xml:space="preserve">Music Encoding Conference (MEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Halifax, Canada. pp.61-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6800855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17613/krxd-pq66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618017v1</w:t>
+                <w:t xml:space="preserve">hal-03583179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing AI for Co-Creative Music Composition from Melody to Structure</w:t>
               </w:r>
@@ -5750,481 +5750,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most used guitar positions?</w:t>
+                <w:t xml:space="preserve">Symbolic Textural Features and Melody/Accompaniment Detection in String Quartets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Cournut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Régnier</w:t>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Libraries for Musicology (DLfM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan. pp.175-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279863v1</w:t>
+                <w:t xml:space="preserve">hal-03322543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Textural Features and Melody/Accompaniment Detection in String Quartets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the most used guitar positions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+                <w:t xml:space="preserve">David Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Digital Libraries for Musicology (DLfM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, United Kingdom. pp.84-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3469013.3469024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322543v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating keys and modulations in musical pieces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feisthauer</w:t>
+                <w:t xml:space="preserve">Encodages de tablatures pour l'analyse de musique pour guitare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simone Spagnol; Andrea Valle, Jun 2020, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886399v2</w:t>
+                <w:t xml:space="preserve">hal-02934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodages de tablatures pour l'analyse de musique pour guitare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Cournut</w:t>
+                <w:t xml:space="preserve">Estimating keys and modulations in musical pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feisthauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Strasbourg (en ligne), France</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simone Spagnol; Andrea Valle, Jun 2020, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934382v1</w:t>
+                <w:t xml:space="preserve">hal-02886399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
               </w:r>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer Music Modeling and Retrieval (CMMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6653,230 +6653,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of musical features for cadence detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dezrann, a Web Framework to Share Music Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. pp.104-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801060v1</w:t>
+                <w:t xml:space="preserve">hal-01796787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dezrann, a Web Framework to Share Music Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of musical features for cadence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feisthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada. pp.104-110</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796787v1</w:t>
+                <w:t xml:space="preserve">hal-01801060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching Sonata Form Structure in Selected Classical String Quartets</w:t>
               </w:r>
@@ -6901,51 +6901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7108,51 +7108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving voice separation by better connecting contigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7305,585 +7305,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Voice and Stream Segmentation Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Musical Structure with Parametric Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławek Staworko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computation in Music (MCM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.85-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20603-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246693v1</w:t>
+                <w:t xml:space="preserve">hal-01205422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Hashing Structures for Parallel Similarity Searches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tu Tran</w:t>
+                <w:t xml:space="preserve">Modélisation et visualisation de schémas d'analyse musicale avec music21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High Performance Computational Biology (HiCOMB 2015) / International Parallel and Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153893v1</w:t>
+                <w:t xml:space="preserve">hal-01135118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Musical Structure with Parametric Grammars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect Hashing Structures for Parallel Similarity Searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sławek Staworko</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computation in Music (MCM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20603-5_8⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on High Performance Computational Biology (HiCOMB 2015) / International Parallel and Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hyderabad, India. pp.332-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205422v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et visualisation de schémas d'analyse musicale avec music21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bagan</w:t>
+                <w:t xml:space="preserve">Comparing Voice and Stream Segmentation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Malaga, Spain. pp.493-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135118v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentations with pitch, rhythm and parallelism constraints for variation matching</w:t>
+                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilios Cambouropoulos</w:t>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906462v2</w:t>
+                <w:t xml:space="preserve">hal-01057017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,442 +7962,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Thorez</w:t>
+                <w:t xml:space="preserve">Corentin Louboutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bourges, France. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057017v1</w:t>
+                <w:t xml:space="preserve">hal-01009166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Saffarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Louboutin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods for Structural RNAs, CMSR'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15455/CMSR.2014.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009166v1</w:t>
+                <w:t xml:space="preserve">hal-01084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentations with pitch, rhythm and parallelism constraints for variation matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilios Cambouropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Structural RNAs, CMSR'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.13-24, </w:t>
+              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.298-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15455/CMSR.2014.0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084319v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la leucémie résiduelle par séquençage haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8511,217 +8511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject and counter-subject detection for analysis of the Well-Tempered Clavier fugues</w:t>
+                <w:t xml:space="preserve">Detecting Episodes with Harmonic Sequences for Fugue Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Modelling and Retrieval (CMMR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United Kingdom. pp.661-673</w:t>
+              <w:t xml:space="preserve">ISMIR - International Society for Music Information Retrieval Conference - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712554v1</w:t>
+                <w:t xml:space="preserve">hal-00712565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Episodes with Harmonic Sequences for Fugue Analysis</w:t>
+                <w:t xml:space="preserve">Subject and counter-subject detection for analysis of the Well-Tempered Clavier fugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR - International Society for Music Information Retrieval Conference - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer Music Modelling and Retrieval (CMMR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United Kingdom. pp.661-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712565v1</w:t>
+                <w:t xml:space="preserve">hal-00712554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
               </w:r>
@@ -9082,77 +9082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Parallel Multiple Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing and Applied Mathematics / Parallel Biocomputing Conference (PPAM / PBC 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9296,308 +9296,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Parallelization of Algebraic Dynamic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Giegerich</w:t>
+                <w:t xml:space="preserve">Biomanycores, a repository of interoperable open-source code for many-cores bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics / Parallel Biocomputing Conference (PPAM / PBC 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00438219v1</w:t>
+                <w:t xml:space="preserve">inria-00438224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomanycores, a repository of interoperable open-source code for many-cores bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Parallel Position Weight Matrices Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lisboa, Portugal. pp.65-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2009.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438224v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Position Weight Matrices Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPU Parallelization of Algebraic Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giegerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics / Parallel Biocomputing Conference (PPAM / PBC 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438215v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not so many runs in strings</w:t>
               </w:r>
@@ -9646,256 +9646,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed-Based Exclusion Method for Non-coding RNA Gene Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Duchesne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Computing and Combinatorics Conference (COCOON 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00271642v1</w:t>
+                <w:t xml:space="preserve">inria-00178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed-Based Exclusion Method for Non-coding RNA Gene Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El-Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Annual International Computing and Combinatorics Conference (COCOON 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Banff, Canada. pp.27-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73545-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00178325v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00271642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t>
               </w:r>
@@ -10098,77 +10098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation modulaire des séquences d'ADN répétées: application à l'étude des hélitrons non-autonomes dans le génome d'Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël-César C. Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10648,51 +10648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anton W. Langerak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
@@ -10842,51 +10842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manycore high-performance computing in bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,247 +11191,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Flute Difficulty through a Corpus of Annotated Scores</w:t>
+                <w:t xml:space="preserve">Towards Cross-Cultural Modelling of Instrumental Difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">Digital Music Research Network One-day Workshop (DMRN+20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485080v1</w:t>
+                <w:t xml:space="preserve">hal-05485130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cross-Cultural Modelling of Instrumental Difficulty</w:t>
+                <w:t xml:space="preserve">Modelling Flute Difficulty through a Corpus of Annotated Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Houën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network One-day Workshop (DMRN+20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485130v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards modeling alternating patterns through inter-notes relations</w:t>
               </w:r>
@@ -11905,51 +11905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application web interactive pour l'analyse musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,51 +12026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13630,255 +13630,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+                <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Braud</w:t>
+                <w:t xml:space="preserve">Laurent Pugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489734v1</w:t>
+                <w:t xml:space="preserve">hal-05489787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pugin</w:t>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489787v1</w:t>
+                <w:t xml:space="preserve">hal-05489734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13896,51 +13896,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14223,51 +14223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E41EE922"/>
+    <w:nsid w:val="558BBA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14454,51 +14454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05580739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05580739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>