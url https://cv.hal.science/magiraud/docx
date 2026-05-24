--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3951,368 +3951,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Voices Interleave: Timing Deviations in Six Performances of Telemann's Fantasias for Solo Flute</w:t>
+                <w:t xml:space="preserve">Vers une taxonomie et une analyse des gestes guitaristiques dans le Brutal Death Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Thibaud</w:t>
+                <w:t xml:space="preserve">Quentin Guilluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Fariji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102415v1</w:t>
+                <w:t xml:space="preserve">hal-05102344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une taxonomie et une analyse des gestes guitaristiques dans le Brutal Death Metal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of orchestral blends in musical scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Fernandes</w:t>
+                <w:t xml:space="preserve">Francesco Maccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Anoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France. pp.109-116</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102344v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of orchestral blends in musical scores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Voices Interleave: Timing Deviations in Six Performances of Telemann's Fantasias for Solo Flute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Anoufa</w:t>
+                <w:t xml:space="preserve">Patrice Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+                <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049228v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music with Numbers: Jianpu Number-Based Notation in Cultural Heritage and Digital Humanities</w:t>
               </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Hassein-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestions pédagogiques personnalisées pour la guitare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre D'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creative orchestration of Angeles with layer scores and orchestration plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maccarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,213 +4867,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et essai de reconstruction de structures arborescentes des grilles de jazz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thibaud</w:t>
+                <w:t xml:space="preserve">The Games We Play: Exploring The Impact of ISMIR on Musicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milano, Italy. pp.474-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10265344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196644v1</w:t>
+                <w:t xml:space="preserve">hal-04142194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Games We Play: Exploring The Impact of ISMIR on Musicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Nina Borsan</w:t>
+                <w:t xml:space="preserve">Analyse et essai de reconstruction de structures arborescentes des grilles de jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10265344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142194v1</w:t>
+                <w:t xml:space="preserve">hal-04196644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding descriptors to melodies improves pattern matching: a study on Slovenian folk songs</w:t>
               </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Libraries for Musicology (DLfM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Prague, Czech Republic. pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5750,334 +5750,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Textural Features and Melody/Accompaniment Detection in String Quartets</w:t>
+                <w:t xml:space="preserve">What are the most used guitar positions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
+                <w:t xml:space="preserve">Jules Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Digital Libraries for Musicology (DLfM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, United Kingdom. pp.84-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3469013.3469024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322543v1</w:t>
+                <w:t xml:space="preserve">hal-03279863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most used guitar positions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">Symbolic Textural Features and Melody/Accompaniment Detection in String Quartets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Régnier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Libraries for Musicology (DLfM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan. pp.175-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279863v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encodages de tablatures pour l'analyse de musique pour guitare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,351 +6204,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+                <w:t xml:space="preserve">Modeling and learning structural breaks in sonata forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feisthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3527828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348292v1</w:t>
+                <w:t xml:space="preserve">hal-02162936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and learning structural breaks in sonata forms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">Realtime collaborative annotation of music scores with Dezrann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computer Music Modeling and Retrieval (CMMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162936v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realtime collaborative annotation of music scores with Dezrann</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Ma</w:t>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Modeling and Retrieval (CMMR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162935v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération photo-réaliste de défauts sur des images de surfaces extérieures d'avions acquises par un drone autonome</w:t>
               </w:r>
@@ -6856,476 +6856,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching Sonata Form Structure in Selected Classical String Quartets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">Les pierres musicales, un dispositif pédagogique interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISMIR 2017 - International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568703v1</w:t>
+                <w:t xml:space="preserve">hal-01517519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pierres musicales, un dispositif pédagogique interactif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Giraud</w:t>
+                <w:t xml:space="preserve">Sketching Sonata Form Structure in Selected Classical String Quartets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve"> ISMIR 2017 - International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517519v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving voice separation by better connecting contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
+                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331551v1</w:t>
+                <w:t xml:space="preserve">hal-01576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+                <w:t xml:space="preserve">Improving voice separation by better connecting contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Salson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576319v1</w:t>
+                <w:t xml:space="preserve">hal-01331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Musical Structure with Parametric Grammars</w:t>
               </w:r>
@@ -7614,51 +7614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Voice and Stream Segmentation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiomard-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,148 +7716,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Thorez</w:t>
+                <w:t xml:space="preserve">Corentin Louboutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bourges, France. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057017v1</w:t>
+                <w:t xml:space="preserve">hal-01009166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
               </w:r>
@@ -7962,148 +7962,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse automatique des formes sonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Modeling Texture in Symbolic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Levé</w:t>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Louboutin</w:t>
+                <w:t xml:space="preserve">Donatien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bourges, France. pp.113-118</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference - ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Taipei, Taiwan. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009166v1</w:t>
+                <w:t xml:space="preserve">hal-01057017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for alternate RNA structures in genomic sequences</w:t>
               </w:r>
@@ -8511,217 +8511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Episodes with Harmonic Sequences for Fugue Analysis</w:t>
+                <w:t xml:space="preserve">Subject and counter-subject detection for analysis of the Well-Tempered Clavier fugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR - International Society for Music Information Retrieval Conference - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer Music Modelling and Retrieval (CMMR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United Kingdom. pp.661-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712565v1</w:t>
+                <w:t xml:space="preserve">hal-00712554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject and counter-subject detection for analysis of the Well-Tempered Clavier fugues</w:t>
+                <w:t xml:space="preserve">Detecting Episodes with Harmonic Sequences for Fugue Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Modelling and Retrieval (CMMR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United Kingdom. pp.661-673</w:t>
+              <w:t xml:space="preserve">ISMIR - International Society for Music Information Retrieval Conference - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712554v1</w:t>
+                <w:t xml:space="preserve">hal-00712565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
               </w:r>
@@ -12202,77 +12202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Detecting Interleaved Voices in Telemann Flute Fantasias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMRN+19: Digital Music Research Network One-day Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13041,192 +13041,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (2)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de langages dans les partitions musicales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compter les globules blancs, analyser les partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Computer Science [cs]. Université de Lille, 2023</w:t>
+              <w:t xml:space="preserve">Informatique [cs]. Université de Lille 1 – Sciences et Technologies, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01577763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13236,183 +13161,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,169 +13375,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Aurélie Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Darnaud</w:t>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Céline Acharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Acharian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13622,257 +13547,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fiala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13882,280 +13807,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Garczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Garczynski</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Charles Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ballester</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Béliard</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14223,51 +14148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="558BBA19"/>
+    <w:nsid w:val="C1A3CC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14454,51 +14379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05580739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magiraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2741-8047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094640610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.magiraud.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algomus.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/bonsai/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vidjil.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Science_ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nina Borsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kova&#269;i&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Pisk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Pesek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2025.2588780" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920972145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feisthauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton W Langerak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Darzentas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. M. van Dongen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1602050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Omeiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Drougat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Hantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2015.20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Saffarian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.567-586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Monte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pawlicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delamarche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deroche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Anoufa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thibaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hassein-Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Abbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Oudin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56992-0_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265344" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hentschel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dykeaylen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rohrmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625136" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sauda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800855" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583179v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garczynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/krxd-pq66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gulluni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cournut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;gnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469013.3469024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiomard-Kagan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886399v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162936v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527828" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162935v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Deliencourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miranda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517519v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.105" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louboutin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Thorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15455/CMSR.2014.0002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906462v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_19" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Poulakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril S&#233;guin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaymay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kusano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Matsubara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shinohara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.31" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steffen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duchesne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73545-8_6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolpakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rabbat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25931-4_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Schmidt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485080v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hou&#235;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vantalon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Abecidan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923955v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;land" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denimal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiri Valkiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Greenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kutschke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Garczynski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballester" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a3d32658da7e6a97daa74fcd42f21b93b5c94f91" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;liard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:919b1f80b59a0d7139e816a8acd45b5139032f55;origin=https://gitlab.inria.fr/vidjil/vidjil;visit=swh:1:snp:291e56d00815773ebeae2102804ef8be5eb62b86;anchor=swh:1:rev:5d5ebe597a7271b8c4296da422de1ad81bee0804" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>