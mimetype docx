--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -936,515 +936,515 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12(2), pp.175-206</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.175-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
+                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haider Mshali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646731v1</w:t>
+                <w:t xml:space="preserve">hal-01757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.42-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (13), </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757540v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715576v1</w:t>
+                <w:t xml:space="preserve">hal-01646731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twofold Self-Healing Approach for MANET Survivability Reinforcement</w:t>
               </w:r>
@@ -1490,2960 +1490,2987 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJIEI.2017.10008800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOEBE: an automation framework for the effective usage of diagnosis tools in the performance testing of clustered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu: A distributed testbed for the virtualization of dynamic, fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.33-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRINI: an adaptive load balancing strategy based on garbage collection for clustered Java systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.1705-1733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Key Exchange through Disjoint Paths in P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI Endorsed Transactions on Security and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/sesa.2.3.e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Greedy Routing in Overlay Networks Using Virtual Coordinates from the Hyperbolic Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ett.2987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité d'une table de hachage distribuée construite dans un plan hyperbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (4), pp.311-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.33.311-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient Power Allocation Algorithms for Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessam Ajib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSNET.2014.067081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation distribuée de réseaux dynamiques et mobiles avec NEmu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, RNTI-SM-2, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Connections in P2P Overlays with DHT-Based Name to Address Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability and Efficiency of Push-Driven P2PTV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseok Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24138/jcomss.v7i3.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition d'états multipoints par utilisation des plus courts chemins multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (10), pp.1227-1244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.26.1227-1244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saving Energy and Maximizing Connectivity by Adapting Transmission Range in 802.11g MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (2), pp.81-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24138/jcomss.v3i2.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous, Scalable, and Resilient Overlay Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (4), pp.378-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JCN.2006.6182786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Qualitative Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (16), pp.3197-3224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2005.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Topology Analysis and Internet Modelling with Nem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (4), pp.252-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.202.2005.4.202-1540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Core Topology Mapping and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (5), pp.494-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast State Distribution by Joins Using Multiple Shortest Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (2), pp.115-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219265905001344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie distribuée du coeur de l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (5-6), pp.558-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03219937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche dynamique d'agent dans la couche réseau par multipoint orienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (5-6), pp.763-784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.23.763-784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tearing Down the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (6), pp.949-960. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2003.814364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Autonomous System Network Topology</w:t>
+                <w:t xml:space="preserve">Oriented Multicast Routing Applied to Network Level Agent Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/505659.505663⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 4 no. 2 (2), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344478v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Multicast Routing Applied to Network Level Agent Search</w:t>
+                <w:t xml:space="preserve">Analysis of the Autonomous System Network Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (3), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/505659.505663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344479v1</w:t>
+                <w:t xml:space="preserve">hal-00344478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Virtual Networks Built with Noise Tunnels and Iroha Key Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Conference on Communications (VCC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCC67261.2025.11351221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Squelch or not to Squelch: Enabling Improved Message Dissemination on the XRP Ledger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Francois</w:t>
+                <w:t xml:space="preserve">Générateur de topologies pour les réseaux hétérogènes et multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE/IFIP Network Operations and Management Symposium (NOMS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621124v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur de topologies pour les réseaux hétérogènes et multicouches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Moloney</w:t>
+                <w:t xml:space="preserve">To Squelch or not to Squelch: Enabling Improved Message Dissemination on the XRP Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Trestioreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviene Scheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wazen M. Shbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556243v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Slowloris Attacks using Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th ACM/SIGAPP Symposium on Applied Computing (SAC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1321-1330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3605098.3635919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Byzantine Agreement Protocol Robustness to Targeted Network Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Gammarth, Tunisia. pp.443-449, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10217935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Analysis of the XRP Ledger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555776.3577611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNTG: A New Flexible Multilayer Network Topology Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4462,304 +4489,304 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Conference on Communications (VCC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, En ligne, United States. pp.67-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCC60689.2023.10475021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Self C Parameter on SVM-based Classification of Encrypted Multimedia Peer-to-Peer Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
+                <w:t xml:space="preserve">(Presque) Floyd-Warshall sous stéroïdes : (encore) un algorithme de routage pour l'établissement automatique de tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Advanced Information Networking and Applications (AINA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916651v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Presque) Floyd-Warshall sous stéroïdes : (encore) un algorithme de routage pour l'établissement automatique de tunnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+                <w:t xml:space="preserve">Impact of Self C Parameter on SVM-based Classification of Encrypted Multimedia Peer-to-Peer Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Inácio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sydney, Australia. pp.180-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99584-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660132v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiring Algebraic Structure for Metarouting with Automatic Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4778,92 +4805,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Workshop on New IP and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lexington, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNP55882.2022.9940413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Parallelizable Algorithm for Routing With Automatic Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4882,932 +4909,932 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IFIP Networking Conference (IFIP Networking)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireguard ou comment mettre en place un VPN en un temps record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Edge Multicast Routing for the XRP Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VaVite: Verifiable Information Exchange for Virtual Asset Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Norvill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Principles, Systems and Applications of IP Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Chicago (virtual), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTComm50535.2020.9261558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Encrypted Internet Traffic Using Kullback Leibler Divergence and Euclidean Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Inácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário M. Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Layer-Mesh: A Novel Topology and SDN-Based Path Switching for Big Data Cluster Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Batista de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Edge Computing Approach to Explore Indoor Environmental Sensor Data for Occupancy Measurement in Office Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Gkoufas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Katrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Smart Cities Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISC2.2018.8656753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Machine Learning Techniques for Anomaly Detection in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omar Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Latin American Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gudalajara, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LA-CCI.2018.8625228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Mitigate Multiple Malicious Node Black Hole Attacks on VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,1445 +5862,1445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Cyber Warfare and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des flux de vidéoconférence en coeur de réseau SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-enabled Adaptation of Videoconference Streams to Network Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Emulated IoT Test Environment for Anomaly Detection using NEMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE Global IoT Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Geneva, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIOTS.2017.8016222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302292v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
+                <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281878v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
+                <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis A Frangoudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heraklion, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2016.7551917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281879v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Negru</w:t>
+                <w:t xml:space="preserve">Mobile VPN Schemes: Technical Analysis and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pantelis A Frangoudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2016.7551917⟩</w:t>
+              <w:t xml:space="preserve">8th EAI International Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ouagadougou, Burkina Faso. pp.88-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422265v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile VPN Schemes: Technical Analysis and Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">SEMOS: A Middleware for Providing Secure and Mobility-aware Sessions over a P2P Overlay Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EAI International Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_9⟩</w:t>
+              <w:t xml:space="preserve"> 8th EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ouagadougou, Burkina Faso. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436612v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMOS: A Middleware for Providing Secure and Mobility-aware Sessions over a P2P Overlay Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahamat Barka</w:t>
+                <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436602v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281875v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217591v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IDS-based Self-healing Approach for MANET Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mechtri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7305,5118 +7332,5118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Information Processing, Security and Advanced Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Batna, Algeria. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2816839.2816840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175878v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175875v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+                <w:t xml:space="preserve">Adaptive GC-Aware Load Balancing Strategy for High-Assurance Java Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Symposium on High Assurance Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, Florida, United States. pp.68-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147367v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive GC-Aware Load Balancing Strategy for High-Assurance Java Distributed Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+                <w:t xml:space="preserve">Virtual and Consistent Hyperbolic Tree: A New Structure for Distributed Database Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on High Assurance Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HASE.2015.19⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Agadir, Morocco. pp.411-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117341v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and Consistent Hyperbolic Tree: A New Structure for Distributed Database Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
+                <w:t xml:space="preserve">A Spatial Correlation Aware Scheme for Efficient Data Aggregation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horiya Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_28⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Workshop on Performance and Management of Wireless and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, United States. pp.847-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCNW.2015.7365937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282128v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Correlation Aware Scheme for Efficient Data Aggregation in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+                <w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Workshop on Performance and Management of Wireless and Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCNW.2015.7365937⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281869v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Bit-Rate Adaptation Thresholds for the Opus Codec for VoIP Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Han</w:t>
+                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liam Murphy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.1106 - 1113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009398v1</w:t>
+                <w:t xml:space="preserve">hal-01117340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated WAIT for Cloud-based Application Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Testing The Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.46⟩</w:t>
+              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.59-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009432v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porquerolles, France. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931352v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+                <w:t xml:space="preserve">Towards an Automated Approach to Use Expert Systems in the Performance Testing of Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Joining AcadeMiA and Industry Contributions to Test Automation and Model-based Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, San Jose, United States. pp.22-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2631890.2631895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117340v1</w:t>
+                <w:t xml:space="preserve">hal-01009433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miao Wang</w:t>
+                <w:t xml:space="preserve">An efficient partial data aggregation scheme in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009399v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automated Approach to Use Expert Systems in the Performance Testing of Distributed Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+                <w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Joining AcadeMiA and Industry Contributions to Test Automation and Model-based Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2631890.2631895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009433v1</w:t>
+                <w:t xml:space="preserve">hal-01058185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient partial data aggregation scheme in WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+                <w:t xml:space="preserve">Determination of Bit-Rate Adaptation Thresholds for the Opus Codec for VoIP Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mcdonagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117344v1</w:t>
+                <w:t xml:space="preserve">hal-01009398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Automated WAIT for Cloud-based Application Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Testing The Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Cleveland, United States. pp.370 - 375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058185v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu : un outil de virtualisation de réseaux à la demande pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France. pp.Article 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
+                <w:t xml:space="preserve">MUSeS: Mobile User Secured Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
+              <w:t xml:space="preserve">5th IFIP Wireless Days International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739154v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSeS: Mobile User Secured Session</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Reliable and Scalable Distributed Hash Tables Harnessing Hyperbolic Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP Wireless Days International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402807⟩</w:t>
+              <w:t xml:space="preserve">5th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739151v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and Scalable Distributed Hash Tables Harnessing Hyperbolic Coordinates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+                <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208677⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739155v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation de réseau avec Network Emulator et application à l'évaluation d'un réseau recouvrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlay Addressing and Routing System Based on Hyperbolic Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">DHT Basée sur la Géométrie Hyperbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bromberg</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte-Maxime, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653766v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Internet Connections Over Dynamic Peer-to-Peer Overlay Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Overlay Addressing and Routing System Based on Hyperbolic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Evolving Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kerkyra, Greece. pp.294-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653743v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHT Basée sur la Géométrie Hyperbolique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Virtual Internet Connections Over Dynamic Peer-to-Peer Overlay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Evolving Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg. pp. 58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587113v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scalability of P2P-Based Push-Driven Live Streaming Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Etude du passage à l'échelle d'un système pair-à-pair de diffusion télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyunseok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. http://dx.doi.org/10.1109/ICC.2010.5502004</w:t>
+              <w:t xml:space="preserve">11èmes Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653739v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00468050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du passage à l'échelle d'un système pair-à-pair de diffusion télévisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An Overlay Architecture for Achieving Total Flexibility in Internet Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Advanced Information Technologies for Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wroclaw, Poland. pp. 39-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00468050v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlay Architecture for Achieving Total Flexibility in Internet Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">On the Scalability of P2P-Based Push-Driven Live Streaming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Hyunseok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advanced Information Technologies for Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Wroclaw, Poland. pp. 39-60</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. http://dx.doi.org/10.1109/ICC.2010.5502004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653742v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Peer Characteristics on P2PTV Networks Scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseok Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Brazil. pp.2736-2740, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stable Clustering Algorithm for Highly Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Tolba</w:t>
+                <w:t xml:space="preserve">A Scalable Middleware for Creating and Managing Autonomous Overlays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Systems and Networks Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Communication System Software and Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Bangalore, India. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410769v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Middleware for Creating and Managing Autonomous Overlays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaldoon Shami</w:t>
+                <w:t xml:space="preserve">Hierarchical Security Architecture for Next Generation Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazirulhisyam Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubaiyat Kibria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lorenz</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Jamalipour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Communication System Software and Middleware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Bangalore, India. pp.1-8</w:t>
+              <w:t xml:space="preserve">1st International Conference on Signal Processing and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Gold Coast, Australia. pp.580-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344642v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Security Architecture for Next Generation Mobile Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubaiyat Kibria</w:t>
+                <w:t xml:space="preserve">Connectivity, Energy and Mobility Driven Clustering Algorithm for Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abbas Jamalipour</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Signal Processing and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Gold Coast, Australia. pp.580-585</w:t>
+              <w:t xml:space="preserve">50th IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.2778-2782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345331v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity, Energy and Mobility Driven Clustering Algorithm for Mobile Ad Hoc Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">A Stable Clustering Algorithm for Highly Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Global Telecommunications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Systems and Networks Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSNC.2007.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344643v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Distributed k-Resilient Name to Address Binding System for Overlays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Mauritius. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Saving and Connectivity Factor Tradeoff by Adaptative Transmission Range in 802.11g MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Wireless and Mobile Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Addressing and Routing Architecture for Internet Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France. pp.646-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Layer Addressing, Routing and Naming Framework for Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Global Telecommunications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Saint Louis, MO, United States. pp.66-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2005.1577774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Multicast Tree States Over the IPv6 Network Topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1991-1995</w:t>
+              <w:t xml:space="preserve">International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344637v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast State Balancing By Using Alternate Shortest Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Computer Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chicago, IL, United States. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Distribution of Multicast Tree States Over the IPv6 Network Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1991-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946596v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Performance of the Internet Connectivity Under Targeted Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, China. pp.1440-1443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCT.2003.1209798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable and Unifying Architecture for Deploying Advanced Protocols in the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, French Polynesia. pp.1001-1007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Addressing and Routing Mechanisms for Distributed Applications Over Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Melbourne, Australia. pp.1093-1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness of the Internet Core Topology Collected by a Fast Mapping Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Croatia. pp.257-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Layer Search Service Using Oriented Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Joint Conference on Computer Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, New York City, United States. pp.1346-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Internet Topology Generators by Power Law and Distance Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Singapore. pp.401-406, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICON.2002.1033345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Topology Modeler Based on Map Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Italy. pp.1021-1027, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC.2002.1021797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nem: A Software for Network Topology Analysis and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Fort Worth, TX, United States. pp.364-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Internet Topology Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Italy. pp.364-375, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-47906-6_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Topology on Protocol Simulation</w:t>
+                <w:t xml:space="preserve">Algorithm for an Oriented Multicast Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2593-2597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00945934v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for an Oriented Multicast Routing Protocol</w:t>
+                <w:t xml:space="preserve">Internet Topology Analysis and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2593-2597</w:t>
+              <w:t xml:space="preserve">16th IEEE Computer Communications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Charlottesville, VA, United States. pp.299-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344492v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Topology Analysis and Modeling</w:t>
+                <w:t xml:space="preserve">Influence of Network Topology on Protocol Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Computer Communications Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, France. pp.762-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47728-4_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344632v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Search by Oriented Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIS International Conference on Software engineering applied to Networking and Parallel/Distributed computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12426,124 +12453,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery and Session Initiation in a Highly Dynamic Swarm of Unmanned Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st AETOS conference: Research challenges for future UAV systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12553,100 +12580,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de recherche d'agent par diffusion multipoint orientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur - Strasbourg I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002STR13004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00916881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12656,105 +12683,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologies de l'internet : des routeurs aux réseaux recouvrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur - Strasbourg I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00916929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12822,51 +12849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCFA2563"/>
+    <w:nsid w:val="AB04296A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13053,51 +13080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2017.10008800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>