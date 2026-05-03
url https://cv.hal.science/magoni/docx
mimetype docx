--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -978,473 +978,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
+                <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757540v1</w:t>
+                <w:t xml:space="preserve">hal-02493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Olariu</w:t>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493205v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646731v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twofold Self-Healing Approach for MANET Survivability Reinforcement</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu: A distributed testbed for the virtualization of dynamic, fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Key Exchange through Disjoint Paths in P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité d'une table de hachage distribuée construite dans un plan hyperbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation distribuée de réseaux dynamiques et mobiles avec NEmu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,51 +2396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Connections in P2P Overlays with DHT-Based Name to Address Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Virtual Networks Built with Noise Tunnels and Iroha Key Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,51 +4964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireguard ou comment mettre en place un VPN en un temps record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5784,312 +5784,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Mitigate Multiple Malicious Node Black Hole Attacks on VANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Thorpe</w:t>
+                <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liam Murphy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Cyber Warfare and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577471v1</w:t>
+                <w:t xml:space="preserve">hal-01508128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
+                <w:t xml:space="preserve">An Approach to Mitigate Multiple Malicious Node Black Hole Attacks on VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">16th European Conference on Cyber Warfare and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508128v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des flux de vidéoconférence en coeur de réseau SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,325 +6134,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-enabled Adaptation of Videoconference Streams to Network Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+                <w:t xml:space="preserve">Towards an Emulated IoT Test Environment for Anomaly Detection using NEMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE Global IoT Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIOTS.2017.8016222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577470v1</w:t>
+                <w:t xml:space="preserve">hal-01527915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Emulated IoT Test Environment for Anomaly Detection using NEMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Perry</w:t>
+                <w:t xml:space="preserve">SDN-enabled Adaptation of Videoconference Streams to Network Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE Global IoT Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIOTS.2017.8016222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527915v1</w:t>
+                <w:t xml:space="preserve">hal-01577470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile VPN Schemes: Technical Analysis and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMOS: A Middleware for Providing Secure and Mobility-aware Sessions over a P2P Overlay Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,77 +6941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,655 +7056,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+                <w:t xml:space="preserve">An IDS-based Self-healing Approach for MANET Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mechtri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ghanemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Information Processing, Security and Advanced Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Batna, Algeria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2816839.2816840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175878v1</w:t>
+                <w:t xml:space="preserve">hal-01281870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
+              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175875v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IDS-based Self-healing Approach for MANET Survival</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Ghanemi</w:t>
+                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Information Processing, Security and Advanced Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Batna, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2816839.2816840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281870v1</w:t>
+                <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217591v1</w:t>
+                <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+                <w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147367v1</w:t>
+                <w:t xml:space="preserve">hal-01199031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199031v1</w:t>
+                <w:t xml:space="preserve">hal-01147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive GC-Aware Load Balancing Strategy for High-Assurance Java Distributed Systems</w:t>
               </w:r>
@@ -8015,64 +8015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8113,378 +8113,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
+              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.59-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117340v1</w:t>
+                <w:t xml:space="preserve">hal-00931352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porquerolles, France. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931352v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miao Wang</w:t>
+                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porquerolles, France. pp.127-134, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.1106 - 1113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009399v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automated Approach to Use Expert Systems in the Performance Testing of Distributed Systems</w:t>
               </w:r>
@@ -8604,51 +8604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient partial data aggregation scheme in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Djahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,64 +8721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9059,51 +9059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu : un outil de virtualisation de réseaux à la demande pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9135,343 +9135,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSeS: Mobile User Secured Session</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+                <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP Wireless Days International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739151v1</w:t>
+                <w:t xml:space="preserve">hal-00739154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and Scalable Distributed Hash Tables Harnessing Hyperbolic Coordinates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">MUSeS: Mobile User Secured Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6, </w:t>
+              <w:t xml:space="preserve">5th IFIP Wireless Days International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739155v1</w:t>
+                <w:t xml:space="preserve">hal-00739151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
+                <w:t xml:space="preserve">Reliable and Scalable Distributed Hash Tables Harnessing Hyperbolic Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
+              <w:t xml:space="preserve">5th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739154v1</w:t>
+                <w:t xml:space="preserve">hal-00739155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation de réseau avec Network Emulator et application à l'évaluation d'un réseau recouvrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11064,204 +11064,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicast State Balancing By Using Alternate Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Chicago, IL, United States. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946596v1</w:t>
+                <w:t xml:space="preserve">hal-00344638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast State Balancing By Using Alternate Shortest Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Computer Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Chicago, IL, United States. pp.295-300</w:t>
+              <w:t xml:space="preserve">International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344638v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Multicast Tree States Over the IPv6 Network Topology</w:t>
               </w:r>
@@ -12467,64 +12467,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery and Session Initiation in a Highly Dynamic Swarm of Unmanned Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,51 +12849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB04296A"/>
+    <w:nsid w:val="021BCDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13080,51 +13080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2017.10008800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2017.10008800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>