--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -140,127 +140,148 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">magoni_d_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=eLHtWQ8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M-1117-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Damien Magoni</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Bordeaux</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LaBRI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CNRS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -290,12160 +311,12160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metarouting with Automatic Tunneling in Multilayer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230, pp.103929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2024.103929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transitive Closure Algorithm for Routing with Automatic Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (4), pp.3221-3236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2024.3378717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Mitigation of Low-Rate Denial-of-Service Attacks: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Miranda Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro R M Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario M Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.76648 - 76668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2022.3191430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Review on the Application of Statistical Methods for Evaluating Internet Traffic Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro R M Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario M Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.128433 - 128455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2022.3227073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of reduction-of-quality DDoS attacks using Fuzzy Logic and machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Miranda Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro R.M. Inácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário M Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 186, pp.107792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spying on Instant Messaging Servers: Potential Privacy Leaks through Metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (2), pp.175-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Autefage</w:t>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Olariu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.42-55. </w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493205v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t>
+                <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haider Mshali</w:t>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646731v1</w:t>
+                <w:t xml:space="preserve">hal-02493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715576v1</w:t>
+                <w:t xml:space="preserve">hal-01757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Secure and Resilient Session Schemes: Technical Comparison and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+                <w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST Transactions on Ubiquitous Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.12-1-2018.153558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757540v1</w:t>
+                <w:t xml:space="preserve">hal-01715576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twofold Self-Healing Approach for MANET Survivability Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mechtri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ghanemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJIEI.2017.10008800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOEBE: an automation framework for the effective usage of diagnosis tools in the performance testing of clustered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu: A distributed testbed for the virtualization of dynamic, fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.33-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRINI: an adaptive load balancing strategy based on garbage collection for clustered Java systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.1705-1733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Key Exchange through Disjoint Paths in P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI Endorsed Transactions on Security and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/sesa.2.3.e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Greedy Routing in Overlay Networks Using Virtual Coordinates from the Hyperbolic Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ett.2987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité d'une table de hachage distribuée construite dans un plan hyperbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (4), pp.311-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.33.311-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient Power Allocation Algorithms for Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessam Ajib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSNET.2014.067081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation distribuée de réseaux dynamiques et mobiles avec NEmu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, RNTI-SM-2, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Connections in P2P Overlays with DHT-Based Name to Address Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability and Efficiency of Push-Driven P2PTV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseok Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24138/jcomss.v7i3.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition d'états multipoints par utilisation des plus courts chemins multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (10), pp.1227-1244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.26.1227-1244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saving Energy and Maximizing Connectivity by Adapting Transmission Range in 802.11g MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (2), pp.81-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24138/jcomss.v3i2.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous, Scalable, and Resilient Overlay Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (4), pp.378-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JCN.2006.6182786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Qualitative Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (16), pp.3197-3224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2005.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Topology Analysis and Internet Modelling with Nem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (4), pp.252-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.202.2005.4.202-1540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Core Topology Mapping and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (5), pp.494-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast State Distribution by Joins Using Multiple Shortest Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (2), pp.115-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219265905001344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie distribuée du coeur de l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (5-6), pp.558-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03219937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche dynamique d'agent dans la couche réseau par multipoint orienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (5-6), pp.763-784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.23.763-784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tearing Down the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (6), pp.949-960. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2003.814364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Multicast Routing Applied to Network Level Agent Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Autonomous System Network Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.268⟩</w:t>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (3), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/505659.505663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344479v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Autonomous System Network Topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oriented Multicast Routing Applied to Network Level Agent Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 4 no. 2 (2), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/505659.505663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344478v1</w:t>
+                <w:t xml:space="preserve">hal-00344479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Virtual Networks Built with Noise Tunnels and Iroha Key Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCC67261.2025.11351221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur de topologies pour les réseaux hétérogènes et multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Squelch or not to Squelch: Enabling Improved Message Dissemination on the XRP Ledger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Trestioreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviene Scheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wazen M. Shbair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE/IFIP Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Séoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Slowloris Attacks using Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th ACM/SIGAPP Symposium on Applied Computing (SAC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1321-1330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3605098.3635919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Byzantine Agreement Protocol Robustness to Targeted Network Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Gammarth, Tunisia. pp.443-449, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10217935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Analysis of the XRP Ledger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNTG: A New Flexible Multilayer Network Topology Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Conference on Communications (VCC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, En ligne, United States. pp.67-73, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCC60689.2023.10475021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Presque) Floyd-Warshall sous stéroïdes : (encore) un algorithme de routage pour l'établissement automatique de tunnels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of Self C Parameter on SVM-based Classification of Encrypted Multimedia Peer-to-Peer Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Inácio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sydney, Australia. pp.180-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99584-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660132v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Self C Parameter on SVM-based Classification of Encrypted Multimedia Peer-to-Peer Traffic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">(Presque) Floyd-Warshall sous stéroïdes : (encore) un algorithme de routage pour l'établissement automatique de tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Advanced Information Networking and Applications (AINA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916651v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiring Algebraic Structure for Metarouting with Automatic Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Workshop on New IP and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lexington, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNP55882.2022.9940413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Parallelizable Algorithm for Routing With Automatic Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IFIP Networking Conference (IFIP Networking)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireguard ou comment mettre en place un VPN en un temps record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Edge Multicast Routing for the XRP Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VaVite: Verifiable Information Exchange for Virtual Asset Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Norvill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Principles, Systems and Applications of IP Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Chicago (virtual), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTComm50535.2020.9261558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Encrypted Internet Traffic Using Kullback Leibler Divergence and Euclidean Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanice Canuto Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Inácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário M. Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Layer-Mesh: A Novel Topology and SDN-Based Path Switching for Big Data Cluster Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Batista de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Edge Computing Approach to Explore Indoor Environmental Sensor Data for Occupancy Measurement in Office Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Gkoufas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Katrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Smart Cities Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISC2.2018.8656753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Machine Learning Techniques for Anomaly Detection in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omar Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Latin American Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gudalajara, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LA-CCI.2018.8625228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Approach to Mitigate Multiple Malicious Node Black Hole Attacks on VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">16th European Conference on Cyber Warfare and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508128v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Mitigate Multiple Malicious Node Black Hole Attacks on VANETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liam Murphy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Cyber Warfare and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577471v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des flux de vidéoconférence en coeur de réseau SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Emulated IoT Test Environment for Anomaly Detection using NEMU</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">SDN-enabled Adaptation of Videoconference Streams to Network Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE Global IoT Summit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527915v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-enabled Adaptation of Videoconference Streams to Network Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards an Emulated IoT Test Environment for Anomaly Detection using NEMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE Global IoT Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIOTS.2017.8016222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577470v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281878v1</w:t>
+                <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Austin, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281879v1</w:t>
+                <w:t xml:space="preserve">hal-01281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pantelis A Frangoudis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2016.7551917⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422265v1</w:t>
+                <w:t xml:space="preserve">hal-01281879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile VPN Schemes: Technical Analysis and Experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis A Frangoudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EAI International Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_9⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heraklion, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2016.7551917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436612v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMOS: A Middleware for Providing Secure and Mobility-aware Sessions over a P2P Overlay Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mobile VPN Schemes: Technical Analysis and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Ouagadougou, Burkina Faso. pp.111-121, </w:t>
+              <w:t xml:space="preserve">8th EAI International Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ouagadougou, Burkina Faso. pp.88-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436602v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SEMOS: A Middleware for Providing Secure and Mobility-aware Sessions over a P2P Overlay Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 8th EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ouagadougou, Burkina Faso. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66742-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302292v1</w:t>
+                <w:t xml:space="preserve">hal-01436602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IDS-based Self-healing Approach for MANET Survival</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Information Processing, Security and Advanced Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2816839.2816840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281870v1</w:t>
+                <w:t xml:space="preserve">hal-01281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An IDS-based Self-healing Approach for MANET Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mechtri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Djemili Tolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ghanemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Information Processing, Security and Advanced Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Batna, Algeria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2816839.2816840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217591v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175878v1</w:t>
+                <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175875v1</w:t>
+                <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vincent Autefage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199031v1</w:t>
+                <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive GC-Aware Load Balancing Strategy for High-Assurance Java Distributed Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on High Assurance Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, Florida, United States. pp.68-75, </w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117341v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and Consistent Hyperbolic Tree: A New Structure for Distributed Database Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptive GC-Aware Load Balancing Strategy for High-Assurance Java Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_28⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Symposium on High Assurance Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, Florida, United States. pp.68-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282128v1</w:t>
+                <w:t xml:space="preserve">hal-01117341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Correlation Aware Scheme for Efficient Data Aggregation in Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Virtual and Consistent Hyperbolic Tree: A New Structure for Distributed Database Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Workshop on Performance and Management of Wireless and Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCNW.2015.7365937⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Agadir, Morocco. pp.411-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281869v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Spatial Correlation Aware Scheme for Efficient Data Aggregation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horiya Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Workshop on Performance and Management of Wireless and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, United States. pp.847-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCNW.2015.7365937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281875v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determination of Bit-Rate Adaptation Thresholds for the Opus Codec for VoIP Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mcdonagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931352v1</w:t>
+                <w:t xml:space="preserve">hal-01009398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Automated WAIT for Cloud-based Application Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Testing The Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Cleveland, United States. pp.370 - 375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009399v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards Securing Communications in Infrastructure-poor Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
+              <w:t xml:space="preserve">EAI International Conference on e-Infrastructure and e-Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.59-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117340v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automated Approach to Use Expert Systems in the Performance Testing of Distributed Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Messages Prioritization in IEEE 802.15.4-based WSNs for Roadside Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Joining AcadeMiA and Industry Contributions to Test Automation and Model-based Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2631890.2631895⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Connected Vehicles &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.1106 - 1113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009433v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient partial data aggregation scheme in WSNs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Load Balancing of Java Applications by Forecasting Garbage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porquerolles, France. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2014.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117344v1</w:t>
+                <w:t xml:space="preserve">hal-01009399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards an Automated Approach to Use Expert Systems in the Performance Testing of Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omar Portillo-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Joining AcadeMiA and Industry Contributions to Test Automation and Model-based Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, San Jose, United States. pp.22-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2631890.2631895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058185v1</w:t>
+                <w:t xml:space="preserve">hal-01009433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Bit-Rate Adaptation Thresholds for the Opus Codec for VoIP Services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An efficient partial data aggregation scheme in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Horyia Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Djahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liam Murphy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009398v1</w:t>
+                <w:t xml:space="preserve">hal-01117344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated WAIT for Cloud-based Application Testing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mshali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Testing The Cloud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009432v1</w:t>
+                <w:t xml:space="preserve">hal-01058185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu : un outil de virtualisation de réseaux à la demande pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France. pp.Article 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSeS: Mobile User Secured Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFIP Wireless Days International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and Scalable Distributed Hash Tables Harnessing Hyperbolic Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFIP International Conference on New Technologies, Mobility and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation de réseau avec Network Emulator et application à l'évaluation d'un réseau recouvrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHT Basée sur la Géométrie Hyperbolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Overlay Addressing and Routing System Based on Hyperbolic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kerkyra, Greece. pp.294-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587113v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlay Addressing and Routing System Based on Hyperbolic Geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Virtual Internet Connections Over Dynamic Peer-to-Peer Overlay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Evolving Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg. pp. 58-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00653766v1</w:t>
+                <w:t xml:space="preserve">hal-00653743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Internet Connections Over Dynamic Peer-to-Peer Overlay Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">DHT Basée sur la Géométrie Hyperbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Tiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumarou Sié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Evolving Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg. pp. 58-65</w:t>
+              <w:t xml:space="preserve">15èmes Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653743v1</w:t>
+                <w:t xml:space="preserve">inria-00587113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du passage à l'échelle d'un système pair-à-pair de diffusion télévisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">On the Scalability of P2P-Based Push-Driven Live Streaming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyunseok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. http://dx.doi.org/10.1109/ICC.2010.5502004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00468050v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlay Architecture for Achieving Total Flexibility in Internet Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude du passage à l'échelle d'un système pair-à-pair de diffusion télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Hyunseok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advanced Information Technologies for Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Wroclaw, Poland. pp. 39-60</w:t>
+              <w:t xml:space="preserve">11èmes Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653742v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00468050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scalability of P2P-Based Push-Driven Live Streaming Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An Overlay Architecture for Achieving Total Flexibility in Internet Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. http://dx.doi.org/10.1109/ICC.2010.5502004</w:t>
+              <w:t xml:space="preserve">8th International Conference on Advanced Information Technologies for Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wroclaw, Poland. pp. 39-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653739v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Peer Characteristics on P2PTV Networks Scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseok Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugih Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Brazil. pp.2736-2740, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Middleware for Creating and Managing Autonomous Overlays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Stable Clustering Algorithm for Highly Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Communication System Software and Middleware</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Systems and Networks Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSNC.2007.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344642v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Security Architecture for Next Generation Mobile Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Scalable Middleware for Creating and Managing Autonomous Overlays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoon Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abbas Jamalipour</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Signal Processing and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Gold Coast, Australia. pp.580-585</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Communication System Software and Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Bangalore, India. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345331v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity, Energy and Mobility Driven Clustering Algorithm for Mobile Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Hierarchical Security Architecture for Next Generation Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Tolba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fazirulhisyam Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubaiyat Kibria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lorenz</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Jamalipour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.2778-2782</w:t>
+              <w:t xml:space="preserve">1st International Conference on Signal Processing and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Gold Coast, Australia. pp.580-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344643v1</w:t>
+                <w:t xml:space="preserve">hal-00345331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stable Clustering Algorithm for Highly Mobile Ad Hoc Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Connectivity, Energy and Mobility Driven Clustering Algorithm for Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Systems and Networks Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.2778-2782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410769v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Distributed k-Resilient Name to Address Binding System for Overlays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoon Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Mauritius. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Saving and Connectivity Factor Tradeoff by Adaptative Transmission Range in 802.11g MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Wireless and Mobile Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Addressing and Routing Architecture for Internet Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France. pp.646-653, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b107117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Layer Addressing, Routing and Naming Framework for Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Global Telecommunications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Saint Louis, MO, United States. pp.66-71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2005.1577774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast State Balancing By Using Alternate Shortest Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distribution of Multicast Tree States Over the IPv6 Network Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Computer Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Chicago, IL, United States. pp.295-300</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1991-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344638v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multicast State Balancing By Using Alternate Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Chicago, IL, United States. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946596v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Multicast Tree States Over the IPv6 Network Topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A Source Discovery Protocol for ASM Applications in SSM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.1991-1995</w:t>
+              <w:t xml:space="preserve">International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Guadeloupe. pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344637v1</w:t>
+                <w:t xml:space="preserve">hal-00946596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Performance of the Internet Connectivity Under Targeted Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, China. pp.1440-1443, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCT.2003.1209798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable and Unifying Architecture for Deploying Advanced Protocols in the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, French Polynesia. pp.1001-1007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Addressing and Routing Mechanisms for Distributed Applications Over Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Melbourne, Australia. pp.1093-1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness of the Internet Core Topology Collected by a Fast Mapping Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hoerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Croatia. pp.257-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Layer Search Service Using Oriented Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Joint Conference on Computer Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, New York City, United States. pp.1346-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Internet Topology Generators by Power Law and Distance Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Singapore. pp.401-406, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2002.1033345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Topology Modeler Based on Map Sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">nem: A Software for Network Topology Analysis and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Fort Worth, TX, United States. pp.364-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2002.1021797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946551v1</w:t>
+                <w:t xml:space="preserve">hal-00344634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nem: A Software for Network Topology Analysis and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internet Topology Modeler Based on Map Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Italy. pp.1021-1027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2002.1021797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344634v1</w:t>
+                <w:t xml:space="preserve">hal-00946551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Internet Topology Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Italy. pp.364-375, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47906-6_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for an Oriented Multicast Routing Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Network Topology on Protocol Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, France. pp.762-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47728-4_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344492v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Topology Analysis and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Algorithm for an Oriented Multicast Routing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Computer Communications Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Charlottesville, VA, United States. pp.299-307</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2593-2597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344632v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Topology on Protocol Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internet Topology Analysis and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IEEE Computer Communications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Charlottesville, VA, United States. pp.299-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00945934v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Search by Oriented Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIS International Conference on Software engineering applied to Networking and Parallel/Distributed computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12453,124 +12474,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery and Session Initiation in a Highly Dynamic Swarm of Unmanned Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st AETOS conference: Research challenges for future UAV systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12580,100 +12601,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de recherche d'agent par diffusion multipoint orientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur - Strasbourg I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002STR13004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00916881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12683,105 +12704,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologies de l'internet : des routeurs aux réseaux recouvrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur - Strasbourg I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00916929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12849,51 +12870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021BCDB8"/>
+    <w:nsid w:val="F9692B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13080,51 +13101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2017.10008800" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-1803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061091499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magoni_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=eLHtWQ8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1117-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/perso/magoni/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621119v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouhoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103929" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3378717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Miranda Rios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R M Inacio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Freire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3191430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanice Canuto Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Zavala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3227073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Miranda Rios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R.M. In&#225;cio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M Freire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pujol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thorpe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.12-1-2018.153558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mechtri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djemili Tolba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghanemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2017.10008800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Perry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2391" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassagnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Tiendrebeogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.311-341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Ajib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2014.067081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Si&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseok Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugih Jamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v7i3.175" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.1227-1244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JGB4N5DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v3i2.256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Shami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2006.6182786" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2005.4.202-1540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hoerdt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2004.09.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265905001344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.763-784" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-HDBF6N4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.814364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/505659.505663" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trestioreanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviene Scheidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazen M. Shbair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575886" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Rios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Inacio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Freire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Tumas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rivera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10217935" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10475021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro In&#225;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99584-3_16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP55882.2022.9940413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829784" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Norvill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTComm50535.2020.9261558" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio M. Freire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Batista de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761785" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zemouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Gkoufas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katrinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Brady" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Assem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI.2018.8625228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hava" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2017.8016222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Barka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66742-3_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816839.2816840" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2015.7365937" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcdonagh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009432v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.46" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horyia Brahmi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297521" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.20" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar Portillo-Dominguez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631890.2631895" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020845" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739155v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208677" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bromberg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983793" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653739v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyunseok" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tolba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2007.9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345331v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaiyat Kibria" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Jamalipour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409790v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lipinski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107117" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577774" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2003.1209798" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946578v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2002.1033345" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344634v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021797" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_29" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945934v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47728-4_75" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29785N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344492v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344632v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945927v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pat&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916881v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002STR13004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>