--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Magoulès </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès - Professeur des Universités - Université Paris Saclay, CentraleSupélec, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules is Professor in the Department of Mathematics and Informatics for Complex Systems at Universite Paris-Saclay, CentraleSupelec (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules graduated with a B.Sc. in Engineering Sciences, a M.Sc. in Applied Mathematics and a M.Sc. in Numerical Analysis, from Universite Pierre & Marie Curie. He received his Ph.D. in Applied Mathematics from Universite Pierre Marie Curie. He then post-doc'ed and taught there for one year, as Assistant Professor of Numerical Analysis, prior to joining Universite Henri Poincare as Assistant and then Associate Professor of Applied Mathematics. He received his HDR (Habilitation a Diriger des Recherches) from Universite Pierre & Marie Curie. He joined Ecole Centrale des Arts et Manufactures  as Professor of Applied Mathematics (Ecole Centrale des Arts et Manufactures merged with Supelec and became CentraleSupelec, Universite Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With backgrounds in Applied Mathematics, Computer Science, Computational Science and Engineering, Frederic Magoules works at the algorithmic interface between the numerical analysis of partial differential equations and algebraic differential equations and parallel computing. Frederic Magoules and his research group design, analyze, develop, and validate mathematical models and computational methods for the high-performance simulation of multidisciplinary scientific and engineering problems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules was awarded the IBM Faculty Award (IBM, USA), the CUDA Research Center Award (Nvidia, USA), the Microsoft Research Academic Award (Microsoft, USA), the CUDA Teaching Center Award (Nvidia, USA), the Champion IBM title (IBM, USA). He is a Fellow of two international societies: the Institute of Mathematics and its Applications (IMA, United Kingdom), the British Computer Society (BCS, United Kingdom). He is also Fellow of the Institute of Intelligent Computing, Communication and Control (China).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Author or co-author of over 250 refeered publications in Applied Mathematics, Computer Science, and Computational Science and Engineering, Frederic Magoules has authored 11 books, edited 9 books, and edited 3 conference proceedings. Frederic Magoules served as Editor of International Journal of Computer Mathematics (Taylor & Francis), Numerical Algorithms (Springer), Frontiers of Computer Science (Springer),  Advances in Engineering Software (Elsevier), Engineering Applications of Computational Fluid Mechanics (Taylor & Francis), Journal of Algorithms and Computational Technologies (Sage). He also served as Guest Editor of 20 Journal Special Issues of international scientific journals.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Systems and Assistive Technology for Last Mile Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences, Antony, France, 2018, Institute of Computer Sciences Press, ISBN: 978-2-490255-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiànzhú néng hào fēnxī zhōng de shùjù wājué yǔ jīqì xuéxí (Data Mining and Machine Learning in Building Energy Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yimin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China Machine Press, China, 2018, ISBN: 9787111602675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Iterative Methods: Programming Models and Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences Press, 2018, Institute of Computer Sciences, Antony, France, ISBN: 978-2-490255-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parhuzamos Szamitasi Modszerek (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollack Press, Pecs, Hungary, 2018, ISBN: 978-963-429-234-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul scientifique parallèle: Cours, exemples avec OpenMP et MPI, exercices corrigés. 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, Paris, France, 2017, Collection Sciences Sup, Mathématiques appliquées pour le Master / SMAI, ISBN: 978-2-10-076929-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Machine Learning in Building Energy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-X. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, London, UK, pp.186, 2016, Computer Engineering Series, ISBN-13: 978-1848214224. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiretsu keisan-no suuri-to algorithm (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morikita Publishing Co Ltd, Tokyo, Japan, pp.246, 2015, ISBN-13: 978-4627807112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houzeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.372, 2015, Computer Engineering Series, 9781848215818. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Parallel Programming on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.328, 2014, Computational Science, Engineering and Technologies Series, ISSN: 1759-3158, ISBN: 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculo Cientifico Paralelo (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houzeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, Barcelona, Spain, pp.311, 2014, ISBN: 978-84-941686-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul scientifique parallèle: Cours, exemples avec OpenMP et MPI, exercices corrigés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, Paris, pp.286, 2013, Collection Sciences Sup, Mathématiques appliquées pour le Master / SMAI, ISBN: 978-2-10-058904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud-Computing: Data-Intensive Computing and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.231, 2012, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN-10: 1466507829, ISBN-13: 978-1466507821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.407, 2011, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781439856611, ISBN-10: 1439856613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.272, 2010, ISSN: 1759-3158, ISBN: 978-1-874672-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.322, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781439803677, ISBN 10: 1439803676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.334, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781420074062, ISBN 10: 1420074067. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420074079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Resource Management: Towards Virtual and Services Compliant Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.306, 2008, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing Series, ISBN: 9781420074048, ISBN 10: 1420074040. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Acoustics Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.336, 2008, ISBN: 978-1-874672-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.368, 2007, ISBN: 978-1-874672-29-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benelmir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, Inc., New York, USA, pp.102, 2007, ISBN-10: 1600219217, ISBN-13: 978-1600219214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gakkotosho, Tokyo, Japan, pp.271, 2006, Mathematical Sciences and Applications, ISBN: 4-7625-0434-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-entry computation of analytical hierarchical (binary) tree structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.103873. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2025.103873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency range non-Lipschitz parametric optimization of a noise absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Menoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24m1691296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Exploration of High-Dimensional Configuration Spaces for the Generation of Chemical Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Rahman Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (20), pp.11094-11106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous global–local non-invasive coupling for nonlinear monotone patches: Application to plasticity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117166. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Graph-Mesh Networks for PDEs: A hybrid approach for complex problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.103758. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2024.103758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate implementation of two-level asynchronous domain decomposition solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.103660. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2024.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of a hole in a thin plate considering arbitrary smooth pressure-independent yield criterion and work-hardening law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.112518. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2024.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous multisplitting-based primal Schur method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 425, pp.115060. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 406, pp.115910. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust superlinear Krylov convergence for complex noncoercive compact-equivalent operator preconditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owe Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Karátson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.1057-1079. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1466955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterations of HSS method for non-Hermitian linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.1105-1123. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2021.1952572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed gradient methods for symmetric and positive definite linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (3), pp.517-553. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1321140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient asynchronous primal Schur method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (6), pp.679-704. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/AM.2022.0146-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous multiplicative coarse-space correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (3), pp.C237-C259. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1432107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asynchronous domain decomposition solvers for non-homogeneous elastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 174, pp.103299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous time-parallel method based on Laplace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (1), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2020.1737029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal absorption of acoustical waves by a boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Kieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.561-583. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1327239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558043v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast gradient methods with alignment for symmetric linear systems without using Cauchy step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.113033. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2020.113033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous substructuring method with alternating local and global iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 393, pp.113531. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2021.113531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of optimal shapes in architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Teplyaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94, pp.676-687. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of laparoscopic Roux-en-Y gastric bypass and sleeve gastrectomy on gut microbiota: a metagenomic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Oñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plassais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.852-862. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soard.2020.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and asynchronous optimized Schwarz methods for one-way subdivision of bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.e2279. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nla.2279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-free asynchronous iterations termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.102827. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the effect of global synchronization in delayed gradient methods for symmetric linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.102837. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in the Hermitian and skew‐Hermitian splitting method using gradient iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.e2304. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nla.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPminer abundance-based reconstitution of microbial pan-genomes from shotgun metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Onate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra C. L. Cervino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification effect on free convective Darcy Fochheimer boundary layer flow under multiple interacting forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Murthy Somanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.47-65. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2017016909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “K Nearest Neighbour joins for Big Data on MapReduce: a theoretical and experimental analysis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.1824-1824. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2017.2748438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Parareal time discretization for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.C704-C725. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17m1149225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dispersion analysis and stabilised finite element methods for acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.563-583. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterations of Parareal algorithm for option pricing models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math6040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscopic Roux-en-Y gastric bypass alters gut microbiota more than laparoscopic sleeve gastrectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Onate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plassais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S1043-S1044. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)33499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear convergence using block preconditioners for the real system formulation of complex Helmholtz equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owe Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Karátson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.424-431. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed convergence detection based on global residual error under asynchronous iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.819 - 829. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2017.2780856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK2: An MPI-based communication library with non-blocking synchronization for asynchronous iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterative sub-structuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded multi-core computing and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meikang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (8), pp.3327-3332. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-017-2107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate gradient method with graphics processing unit acceleration: CUDA vs OpenCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double diffusive free convection along a vertical surface in a doubly stratified porous medium with Soret and Dufour effects under MHD forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V.S.S.N.V.G. Krishna Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (10), pp.865 - 879. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i10.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of VM consolidation in IaaS clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danting Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.782 - 809. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1797-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of Jacobi iterative method for large sparse linear systems on graphic processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (8), pp.3411-3432. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in High Performance Computing on the path to Exascale software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous optimized Schwarz methods with and without overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szyld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137 (1), pp.199 - 227. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-017-0872-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz method without overlap for the gravitational potential equation on cluster of graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.955 - 980. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2015.1011628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-tracing domain decomposition methods for real-time simulation on multi-core and multi-processor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (16), pp.4352 - 4364. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node scaling analysis for power-aware real-time tasks scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (8), pp.2510-2521. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2485229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green computing on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (16), pp.4305 - 4325. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nearest Neighbour Joins for Big Data on MapReduce: A Theoretical and Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.2376-2392. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2016.2562627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Estimation Method of Reactive Power Controlled by PCS using Measurement Data of Switchgears with Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Goda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEJ Transactions on Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136 (4), pp.410 - 423. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1541/ieejpes.136.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK: an asynchronous communication kernel library for iterative algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (8), pp.3468-3487. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Algorithms for Extreme Scale Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.247-248. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015576772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuned Krylov methods on cluster of graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.1222-1250. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2014.930137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast iterative solvers for large compressed-sparse row linear systems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.3-18. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/606.2015.10.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mus: A novel deadline-constrained scheduling algorithm for Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijcse.2015.073495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning technique for a waveform relaxation method using eigenvectors in the transient stability analysis of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.2867-2879. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2014.2362724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinea: An advanced linear algebra library for massively parallel computations on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.284-310. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015576774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse space construction based on Chebyshev polynomials for graphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/pollack.9.2014.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioners for Schwarz relaxation methods applied to differential algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (8), pp.1775-1789. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2013.862524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multigrid method for convection–diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mechitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 259, pp.711 - 719. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel real-time scheduling algorithm and performance analysis of a MapReduce-based cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianrui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.739 - 765. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-014-1115-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic ejection effect under uniform magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-D. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yamaguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3-4), pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing multiple group-by queries using MapReduce: optimization and cost estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an RDP neural network for building energy consumption fault detection diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapReduce-based parallel algorithms for multidimensionnal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.325-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the prediction of building energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.3586-3592. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2012.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for predicting building energy consumption based on statistical learning method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel domain decomposition methods for beam-tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural convection of temperature-sensitive magnetic fluid in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Support Vector Machines Applied to the Prediction of Multiple Buildings Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.231-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and optimizing multiple group-by query in a MapReduce approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.183-206. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1748-3018.4.2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service scheduling and rescheduling in an applications integration framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (9), pp.941-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Technique for Multilevel Graph k-partitioning and Its Application on Domain Decomposition Non Overlapping Schwarz Technique for Urban Acoustic Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Sorguc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transaction of the Japan Society for Simulation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural network based method for handwriting recognition to speech generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Dutilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830109787186550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game and balance multicast architecture algorithms for sensor grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.7177-7202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting dynamic access to virtualized data resources via WSRF-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (9), pp.947-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic data management system in grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.155-178. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830109787186596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapnik's learning theory applied to energy consumption forecasts in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lherminier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (10), pp.1563-1588. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160802033582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic integration, scheduling and rescheduling of scientific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.391-408. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830108785302841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a conjugated infinite element method for acoustic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.518-525. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal convergence properties of the FETI domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic approach to absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (2), pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of large data sets by mixing Tcl and C++ interfaces to the VTK library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.536-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of patch substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-007-0032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (8), pp.1541-1553. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient preconditioning for image reconstruction with radial basis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (5), pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Schwarz method with two-sided Robin transmission conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of a coupled finite-infinite element method for exterior Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.21-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing interface conditions for domain decomposition methods: a general presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (29-32), pp.3880-3900. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved ad hoc interface conditions for Schwarz solution procedure tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of various absorbing interface conditions for the Schwarz algorithm tuned to highly heterogeneous media. Domain decomposition methods: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakuto International Series, Mathematical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.65-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale data visualization using multi-language programming applied to environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of an infinite element method for acoustical radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (7), pp.641-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Dirichlet-to-Neumann mapping for linear elasticity problems with extreme contrasts in the coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic approximation of Dirichlet-to-Neumann maps for the equations of linear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (29-32), pp.3742- 3759. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian formulation of domain decomposition methods: a unified theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (7), pp.593-615. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-level iterative method for image reconstruction with radial basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jsme International Journal Series C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jsmec.48.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic way to derive absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.433-454. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218396x05002827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping additive Schwarz methods tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 341 (11), pp.701-705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal convergence of non-overlapping Schwarz methods for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.525-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discrete transmission conditions for a non-overlapping domain decomposition method for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.1497-1515. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S1064827502415351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. V. Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (22), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping Schwarz methods with optimized transmission conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. V. Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (45-47), pp.4797-4818. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of stabilized finite element computations for acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2003.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (1), pp.38-60. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s1064827501387012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul parallèle et méthodes d'éléments finis et infinis pour des problèmes de radiation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a domain decomposition method with Lagrange multipliers to acoustic problems arising from the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meerbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Coyette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.503-521. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218396x00000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level domain decomposition methods with Lagrange multipliers for the fast iterative solution of acoustic scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 184 (2-4), pp.213-240. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7825(99)00229-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-overlapping domain decomposition method for the exterior Helmholtz problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. L. Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 218, pp.42-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine pour des problèmes hyperboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. L. Bourdonnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (4), pp.353-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Information Flow in Graph Neural Networks for Scientific Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Artificial Intelligence, Soft Computing, Machine Learning and Optimization in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.11.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Parallelization for Analytical Hierarchical Tucker Representation Using Binary Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Spectral Method for Mesh Partitioning Based on Matching Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.12.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Graph Convolutional Networks: Towards a generalized framework for complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Soft Computing, Machine Learning and Optimization in Civil, Structural and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pécs, Hungary. Paper 4.2, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.5.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Communication in Two-Sided Krylov Subspace Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Civil-Comp Press, Edinburgh, UK, volume: CCC 4, Paper 3.3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Global/Local Coupling Method: An Asynchronous Parallel Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pecs, Hungary, Hungary. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.4.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Coarse Residual for Two-Level Asynchronous Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pécs, Hungary. Paper 1.1, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.4.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for simulating finite element methods using Graph Neural Networks for metal forging process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shwetha Nagraj Salimath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems (ADBIS), Lecture Notes in Computer Science (LNCS), Springer Nature, September 4-7, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Hierarchical Tucker Representation using Binary Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Conference on Civil, Structural and Environmental Engineering Computing, Civil-Comp Press, Edinburgh, UK, volume: CCC 6, Paper 13.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Global-Local Non-Invasive Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM PP22 Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Study of Graph Neural Network and Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive reduction of the noise in a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress on Sound and Vibration (ICSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Global-Local en asynchrone pour des problèmes linèaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous scalable version of the Global-Local non-invasive coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2022-4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-based Surrogate Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduri Venkata Shivaditya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Cloud-based Deep Learning Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduri Venkata Shivaditya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron-based Surrogate Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawson Oliveira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, France. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage global/local non-intrusif et calcul asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive simulation for easy decision-making in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the European Association for Computer Graphics, (Eurographics 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20211022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Asynchronous Simulation Approach for Interactive Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Iterative Methods for Reducing Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed asynchronous convergence detection without detection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering (PARENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive 3D Fluid Simulation: Steering the Simulation in Progress Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.72-75, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Extensions of Limited Memory Steepest Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.172-175, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz method for Poisson's equation in rectangular domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV, Lecture Notes in Computer Science and Engineering, Berlin and Heidelberg, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Norway, Norway. pp.533-541, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Cyclic Gradient Method Adapted to Large-Scale Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wuxi, China. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2018.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Detection of Asynchronous Iterations Based on Modified Recursive Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wuxi, China. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2018.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin Least Square Method for Time-Harmonic Acoustics in Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.299-307, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin Gradient Least Square Method for Sound Holography in Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Parareal Algorithm Applied to European Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability and Performance of the Solution of Sparse Linear Systems by Partitioned Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.569-580, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Substructuring Methods for Sparse Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.614-625, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Matrix Partitioning Algorithm Underlying Iterative Substructuring Methods for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Communications Library for the Parallel-in-Time Solution of Black-Scholes Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization Design of Dispensing Valves in Semiconductor Packaging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lve Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Contactless Human Machine Interface for Driving Car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Regression for Electricity Consumption Prediction in a Building in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK2: A New High-Level Communication Library for Parallel Iterative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering (PARENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.111.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of asynchronous optimized Schwarz methods in the plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV, Lecture Notes in Computer Science and Engineering, Berlin and Heidelberg, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Norway, Norway. pp.333-341, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ddsor A dependency aware dynamic service replication strategy for efficient execution of service-oriented applications in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Ben Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on High Performance Computing and Simulation, HPCS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS.2017.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Contactless Human Machine Interface Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building systems energy inefficiency and fault detection using recursive deterministic perceptron neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Sidharth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop of Energy Conversion (IWEC), Kyoto, Japan, March 8-10, 2016. Energy Conversion Research Center of Doshisha University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speedup of parallel computing by parareal method in transient stability analysis of Japanese power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenko Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Innovative Smart Grid Technologies - Asia, ISGT-Asia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Melbourne, Australia. pp.1177-1182, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Asia.2016.7796552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Domain Decomposition Method for Physically-Based Rendering of Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intl Conference on Computational Science and Engineering (CSE) and IEEE Intl Conference on Embedded and Ubiquitous Computing (EUC) and 15th Intl Symposium on Distributed Computing and Applications for Business Engineering (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cse-euc-dcabes.2016.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for Processing K Nearest Neighbor Joins for Massive Data on MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption analysis on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic-based optimized Schwarz method for the gravimetry equations on GPU clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Domain Decomposition Methods, Rennes, France, June 25-29, 2012, volume 98. Lecture Notes in Computational Science and Engineering (LNCSE), Springer-Verlag, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral domain decomposition method for natural lighting and medieval glass rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative krylov methods for acoustic problems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel sub-structuring methods for solving sparse linear systems on a cluster of gpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient VM placement in cloud datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global initialization technique in waveform relaxation method for transient stability analysis of a Japanese power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE PES Innovative Smart Grid Technologies (ISGT-Europe) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope.2014.7028947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and green computing with graphics processing units for solving sparse linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power consumption analysis of parallel algorithms on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated solution of Helmholtz equation with iterative Krylov methods on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral domain decomposition method for physically-based rendering of photochromic/electrochromic glass windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam-tracing domain decomposition method for urban acoustic pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schur complement method for compressible two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.759-768, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and simulation of fluid-structure interaction problems for automotive sun-roof on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state estimation method for reactive power control by DGs in distribution systems based on pseudo inverse matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE SCC6 Colloquium on Distribution Systems and Dispersed Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schur complement method for compressible Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse space correction for graphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam-tracing domain decomposition method for sound holography in church acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Krylov methods for gravity problems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propagation of Ultra-large-scale Computation by the Domain-decomposition-method for Industrial Problems (PUCDIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hadoop MapReduce Performance Prediction Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China. pp.820-825, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC.and.EUC.2013.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwarz method with two-sided transmission conditions for the gravity equations on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of concept drift for learning from stream data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color reproduction by means of a compactly supported radial basis function space mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sparse matrix-vector multiplication on graphics processing unit for finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative methods for sparse linear systems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural lighting and medieval glass: Scientific data acquisition, methodology and physically based rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Graca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage (EuroMed2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical accelerations for power systems transient stability simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Power Systems Computation Conference (PSCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-up the computing efficiency of waveform relaxation method for power system transient stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on High Performance Computing, Networking and Analytics for the Power Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling performance of real-time tasks on MapReduce cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-centric Computing 2011 and Embedded and Multimedia Computing 2011 (HumanCom &amp; EMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Enshi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability indication method for constant-time admission control test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Digital Content, Multimedia Technology and its Applications (IDCTA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the parareal algorithm with the waveform relaxation method for the solution of differential algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for support vector regression in the application of building energy prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Applied Machine Intelligence and Informatics (SAMI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of upwind and centered schemes for low mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Finite Volumes for Complex Applications VI (FVCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parallel support vector regression for predicting building energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability comparison of schedulability test in ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ubiquitous Intelligence and Computing (UIC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam-tracing algorithms based on parallel domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoring Volume on Pollack Mihaly Faculty of Engineering and Information Technology. Pollack Mihaly Faculty of Engineering and Information Technology, University of Pecs, 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel support vector machines on multi-core and multiprocessor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Artificial Intelligence and Applications (AIA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2011.717-056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated waveform relaxation methods for power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimMapReduce: a simulator for modeling MapReduce framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multimedia and Ubiquitous Engineering 2011 (FTRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Loutraki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel domain decomposition methods for ray-tracing on multi-cores and multi-processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling parareal and waveform relaxation methods for power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aggregation based algebraic multigrid method applied to convection-diffusion operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mechitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Finite Volumes for Complex Applications VI (FVCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing multiple group-by query in a MapReduce approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Business (ICDB) and the 2nd International Conference on Communication Systems, Networks and Applications (ICCSNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource pricing and equilibrium allocation policy in cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Computer and Information Technology (CIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bradford, West Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new game theoretical resource allocation algorithm for cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference in Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13067-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing multiple group-by query using MapReduce approach: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference in Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing multiple group-by query in share-nothing environment: a MapReduce study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM International Symposium on High Performance Distributed Computing (HPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of on-line allocation in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parallel implementation of SVM on multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel statistical learning approach to the prediction of building energy consumption based on large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wuhan, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-vector balance hierarchical multicast architecture algorithms for data grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced data analysis applied to energy efficiency in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lherminier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symposium on Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear optimal hierarchical multicast tree algorithms for P2P database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile Ad-hoc and Sensor Networks (MSN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic integration and scheduling of scientific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, YiChang, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration on domain decomposition methods for noise-vibration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Enhancement and Promotion of Computational Methods in Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic deployment of scientific applications based on WSRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference in Grid and Pervasive Computing (GPC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVY: Towards virtual file system for the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference in Grid and Pervasive Computing (GPC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for data management in the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, YiChang, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional optimized Schwarz methods without overlap for the numerical simulation of urban acoustic pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems and Design in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omachi, Aoba-ku, Sendai City, Miyagi Prefecture, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of using a CFD code for estimating the noise generated by gusts along the sun-roof of a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Pericleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Sound and Vibration (ICSV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic design of absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences, in conjunction with the International Conference on Parallel Algorithms and Computational Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Greenwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of optimal interface boundary conditions for two-Lagrange multiplier FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boubendir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a sun-roof on the sound distribution of the interior of a car compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Pericleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping Schwarz methods for the Helmholtz equation and related shape optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of interface operator based on algebraic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of finite element tearing and interconnecting for the Helmholtz problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Conference on Parallel and Distributed Computing for Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of internal acoustic problems by substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Optimized Schwarz Methods for Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques for Parallel, Distributed and Cloud Computing in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, pp.197-215, 2015, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchronous to Asynchronous Substructuring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, pp.203-215, 2015, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.40.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Schwarz methods for peta and exascale computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping, P. Ivanyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.229-248, 2013, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.31.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous optimized Schwarz methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.425-444, 2012, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.30.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.71-104, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructuring and domain decomposition methods: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.1-75, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data replication in grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.67-100, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance for distributed scheduling in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.177-206, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of grids resources management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.125-142, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid computing overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.1-28, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition methods for fluid structure coupling in vibro-acoustic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Acoustics Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.159-180, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3-d optimized Schwarz methods without overlap for predicting transmission loss in mufflers and silencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.219-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale data visualization using multi-language programming applied to environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New York, USA, pp.37-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms and theory of substructuring and domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.89-118, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of graph partitioning and distributed finite element data with VTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.59-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-structuring method for fluid-structure interaction problems with non-matching grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Engineering Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.269-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of various absorbing interface conditions for the Schwarz algorithm tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.65-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods: a general presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.1-36, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-to-Neumann maps for domain decomposition methods: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.123-146, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel algorithms for coercive elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics using High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Edinburgh, UK, pp.135-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel algorithms for time-harmonic hyperbolic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics using High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Edinburgh, UK, pp.151-183, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in Medical Image Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel-Puiu Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Gavriluţ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Modeling, Simulating, and Optimizing Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco G. Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2020, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Embedded multicore computing and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meikang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (8), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advances in High Performance Computing: on the path to Exascale software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Embedded Multicore Computing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (16), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Innovative Algorithms for Extreme Scale Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue in Honor of Professor Hideo Kawarada on the Occasion of his 70th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Suito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Algorithms in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85 (10), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithms in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (2), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Recent Advances and new Challenges in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196 (8), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (5), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85 (9), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing for Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (8), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Vector Processing in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (7), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Harari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 195 (29-32), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Benelmir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Energy, Environment and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Computational Methods for Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering. PARENG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pécs, Hungary, 28-31 August 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Conferences, 2023, ISSN: 2753-3239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE Intl Conference on Computational Science and Engineering, CSE 2016, and IEEE Intl Conference on Embedded and Ubiquitous Computing, EUC 2016, and 15th Intl Symposium on Distributed Computing and Applications for Business Engineering, DCABES 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, France, August 24-26, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 2016, ISBN 978-1-5090-3593-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 IEEE International Conference on High Performance Computing and Communications, 6th IEEE International Symposium on Cyberspace Safety and Security, 11th IEEE International Conference on Embedded Software and Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC/CSS/ICESS 2014, Paris, France, August 20-22, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 2014, ISBN 978-1-4799-6123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and efficient shapes in acoustic boundary absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Kieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupelec, MICS, Gif-sur-Yvette, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: Developer's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: User's guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: Reference's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: : Developer's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: Reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: User's guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple visualizations of unstructured grids with VTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-039 || putanowicz03b, 2003, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Applications with VTK Library Using Tcl, C++ and Fortran Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-037 || putanowicz03a, 2003, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-072 || magoules02a, 2002, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'encapsulation de fonctions C, C++ et FORTRAN dans TCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nieser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-097 || magoules02e, 2002, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Audio Functions Developper's Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-075 || magoules02d, 2002, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes de calcul scientifique FORTRAN et d'outils de visualisation graphique VTK sous TCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nieser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-098 || magoules02f, INRIA. 2002, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-074 || magoules02c, 2002, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Mesh Generation Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-073 || magoules02b, 2002, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discrete transmission conditions for a non-overlapping domain decomposition method for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Henri Poincaré, IECN, BP 239, F-54506 Vandoeuvre-les-Nancy, France. 2002, pp.no.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Henri Poincaré, IECN, BP 239, F-54506 Vandoeuvre-les-Nancy, France. 2001, pp.no.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a domain decomposition method with Lagrange multipliers to acoustic problems arising from the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Meerbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre - Coyette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutherford Appleton Laboratory, Computational Science and Engineering Department, United Kingdom. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level domain decomposition methods with Lagrange multipliers for the fast iterative solution of acoustic scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colorado University, College of Engineering, USA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non Overlapping Domain Decomposition Method for the Exterior Helmholtz Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel de La Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3271, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId720"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Magoulès </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès - Professeur des Universités - Université Paris Saclay, CentraleSupélec, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules is Professor in the Department of Mathematics and Informatics for Complex Systems at Universite Paris-Saclay, CentraleSupelec (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules graduated with a B.Sc. in Engineering Sciences, a M.Sc. in Applied Mathematics and a M.Sc. in Numerical Analysis, from Universite Pierre & Marie Curie. He received his Ph.D. in Applied Mathematics from Universite Pierre Marie Curie. He then post-doc'ed and taught there for one year, as Assistant Professor of Numerical Analysis, prior to joining Universite Henri Poincare as Assistant and then Associate Professor of Applied Mathematics. He received his HDR (Habilitation a Diriger des Recherches) from Universite Pierre & Marie Curie. He joined Ecole Centrale des Arts et Manufactures  as Professor of Applied Mathematics (Ecole Centrale des Arts et Manufactures merged with Supelec and became CentraleSupelec, Universite Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With backgrounds in Applied Mathematics, Computer Science, Computational Science and Engineering, Frederic Magoules works at the algorithmic interface between the numerical analysis of partial differential equations and algebraic differential equations and parallel computing. Frederic Magoules and his research group design, analyze, develop, and validate mathematical models and computational methods for the high-performance simulation of multidisciplinary scientific and engineering problems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Magoules was awarded the IBM Faculty Award (IBM, USA), the CUDA Research Center Award (Nvidia, USA), the Microsoft Research Academic Award (Microsoft, USA), the CUDA Teaching Center Award (Nvidia, USA), the Champion IBM title (IBM, USA). He is a Fellow of two international societies: the Institute of Mathematics and its Applications (IMA, United Kingdom), the British Computer Society (BCS, United Kingdom). He is also Fellow of the Institute of Intelligent Computing, Communication and Control (China).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Author or co-author of over 250 refeered publications in Applied Mathematics, Computer Science, and Computational Science and Engineering, Frederic Magoules has authored 11 books, edited 9 books, and edited 3 conference proceedings. Frederic Magoules served as Editor of International Journal of Computer Mathematics (Taylor & Francis), Numerical Algorithms (Springer), Frontiers of Computer Science (Springer),  Advances in Engineering Software (Elsevier), Engineering Applications of Computational Fluid Mechanics (Taylor & Francis), Journal of Algorithms and Computational Technologies (Sage). He also served as Guest Editor of 20 Journal Special Issues of international scientific journals.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiànzhú néng hào fēnxī zhōng de shùjù wājué yǔ jīqì xuéxí (Data Mining and Machine Learning in Building Energy Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yimin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China Machine Press, China, 2018, ISBN: 9787111602675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Systems and Assistive Technology for Last Mile Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences, Antony, France, 2018, Institute of Computer Sciences Press, ISBN: 978-2-490255-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Iterative Methods: Programming Models and Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences Press, 2018, Institute of Computer Sciences, Antony, France, ISBN: 978-2-490255-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parhuzamos Szamitasi Modszerek (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollack Press, Pecs, Hungary, 2018, ISBN: 978-963-429-234-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul scientifique parallèle: Cours, exemples avec OpenMP et MPI, exercices corrigés. 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, Paris, France, 2017, Collection Sciences Sup, Mathématiques appliquées pour le Master / SMAI, ISBN: 978-2-10-076929-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Machine Learning in Building Energy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-X. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, London, UK, pp.186, 2016, Computer Engineering Series, ISBN-13: 978-1848214224. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiretsu keisan-no suuri-to algorithm (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuwahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morikita Publishing Co Ltd, Tokyo, Japan, pp.246, 2015, ISBN-13: 978-4627807112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houzeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.372, 2015, Computer Engineering Series, 9781848215818. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Parallel Programming on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.328, 2014, Computational Science, Engineering and Technologies Series, ISSN: 1759-3158, ISBN: 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculo Cientifico Paralelo (Parallel Scientific Computing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houzeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, Barcelona, Spain, pp.311, 2014, ISBN: 978-84-941686-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul scientifique parallèle: Cours, exemples avec OpenMP et MPI, exercices corrigés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, Paris, pp.286, 2013, Collection Sciences Sup, Mathématiques appliquées pour le Master / SMAI, ISBN: 978-2-10-058904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud-Computing: Data-Intensive Computing and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.231, 2012, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN-10: 1466507829, ISBN-13: 978-1466507821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.407, 2011, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781439856611, ISBN-10: 1439856613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.272, 2010, ISSN: 1759-3158, ISBN: 978-1-874672-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.322, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781439803677, ISBN 10: 1439803676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.334, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing, ISBN: 9781420074062, ISBN 10: 1420074067. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420074079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Resource Management: Towards Virtual and Services Compliant Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Boca Raton, USA, pp.306, 2008, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing Series, ISBN: 9781420074048, ISBN 10: 1420074040. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Acoustics Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.336, 2008, ISBN: 978-1-874672-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saxe-Coburg Publications, Stirlingshire, UK, pp.368, 2007, ISBN: 978-1-874672-29-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benelmir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, Inc., New York, USA, pp.102, 2007, ISBN-10: 1600219217, ISBN-13: 978-1600219214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gakkotosho, Tokyo, Japan, pp.271, 2006, Mathematical Sciences and Applications, ISBN: 4-7625-0434-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-entry computation of analytical hierarchical (binary) tree structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.103873. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2025.103873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency range non-Lipschitz parametric optimization of a noise absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Menoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24m1691296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Exploration of High-Dimensional Configuration Spaces for the Generation of Chemical Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Rahman Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (20), pp.11094-11106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Graph-Mesh Networks for PDEs: A hybrid approach for complex problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.103758. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2024.103758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate implementation of two-level asynchronous domain decomposition solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.103660. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2024.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous global–local non-invasive coupling for nonlinear monotone patches: Application to plasticity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of a hole in a thin plate considering arbitrary smooth pressure-independent yield criterion and work-hardening law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.112518. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2024.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous multisplitting-based primal Schur method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 425, pp.115060. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust superlinear Krylov convergence for complex noncoercive compact-equivalent operator preconditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owe Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Karátson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.1057-1079. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1466955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 406, pp.115910. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterations of HSS method for non-Hermitian linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.1105-1123. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2021.1952572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed gradient methods for symmetric and positive definite linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (3), pp.517-553. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1321140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient asynchronous primal Schur method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (6), pp.679-704. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/AM.2022.0146-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous multiplicative coarse-space correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (3), pp.C237-C259. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1432107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable asynchronous domain decomposition solvers for non-homogeneous elastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 174, pp.103299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous time-parallel method based on Laplace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (1), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2020.1737029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal absorption of acoustical waves by a boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Kieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.561-583. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1327239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558043v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast gradient methods with alignment for symmetric linear systems without using Cauchy step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.113033. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2020.113033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous substructuring method with alternating local and global iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 393, pp.113531. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2021.113531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of optimal shapes in architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rynkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Teplyaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94, pp.676-687. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of laparoscopic Roux-en-Y gastric bypass and sleeve gastrectomy on gut microbiota: a metagenomic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Oñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plassais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.852-862. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soard.2020.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous and asynchronous optimized Schwarz methods for one-way subdivision of bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.e2279. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nla.2279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-free asynchronous iterations termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.102827. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the effect of global synchronization in delayed gradient methods for symmetric linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.102837. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in the Hermitian and skew‐Hermitian splitting method using gradient iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.e2304. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nla.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPminer abundance-based reconstitution of microbial pan-genomes from shotgun metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Onate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra C. L. Cervino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification effect on free convective Darcy Fochheimer boundary layer flow under multiple interacting forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Murthy Somanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.47-65. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2017016909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “K Nearest Neighbour joins for Big Data on MapReduce: a theoretical and experimental analysis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.1824-1824. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2017.2748438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Parareal time discretization for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.C704-C725. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17m1149225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dispersion analysis and stabilised finite element methods for acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.563-583. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterations of Parareal algorithm for option pricing models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math6040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscopic Roux-en-Y gastric bypass alters gut microbiota more than laparoscopic sleeve gastrectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaza Onate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plassais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S1043-S1044. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)33499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear convergence using block preconditioners for the real system formulation of complex Helmholtz equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owe Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Karátson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.424-431. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed convergence detection based on global residual error under asynchronous iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.819 - 829. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2017.2780856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK2: An MPI-based communication library with non-blocking synchronization for asynchronous iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous iterative sub-structuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded multi-core computing and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meikang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (8), pp.3327-3332. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-017-2107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate gradient method with graphics processing unit acceleration: CUDA vs OpenCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double diffusive free convection along a vertical surface in a doubly stratified porous medium with Soret and Dufour effects under MHD forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V.S.S.N.V.G. Krishna Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (10), pp.865 - 879. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i10.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of VM consolidation in IaaS clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danting Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.782 - 809. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1797-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of Jacobi iterative method for large sparse linear systems on graphic processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (8), pp.3411-3432. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in High Performance Computing on the path to Exascale software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous optimized Schwarz methods with and without overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szyld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137 (1), pp.199 - 227. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-017-0872-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz method without overlap for the gravitational potential equation on cluster of graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.955 - 980. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2015.1011628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-tracing domain decomposition methods for real-time simulation on multi-core and multi-processor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (16), pp.4352 - 4364. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node scaling analysis for power-aware real-time tasks scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (8), pp.2510-2521. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2485229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green computing on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (16), pp.4305 - 4325. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nearest Neighbour Joins for Big Data on MapReduce: A Theoretical and Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.2376-2392. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2016.2562627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK: an asynchronous communication kernel library for iterative algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (8), pp.3468-3487. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-016-1702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Estimation Method of Reactive Power Controlled by PCS using Measurement Data of Switchgears with Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Goda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEJ Transactions on Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136 (4), pp.410 - 423. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1541/ieejpes.136.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuned Krylov methods on cluster of graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.1222-1250. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2014.930137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Algorithms for Extreme Scale Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.247-248. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015576772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast iterative solvers for large compressed-sparse row linear systems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.3-18. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/606.2015.10.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mus: A novel deadline-constrained scheduling algorithm for Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijcse.2015.073495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning technique for a waveform relaxation method using eigenvectors in the transient stability analysis of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.2867-2879. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2014.2362724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinea: An advanced linear algebra library for massively parallel computations on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.284-310. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015576774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse space construction based on Chebyshev polynomials for graphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/pollack.9.2014.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioners for Schwarz relaxation methods applied to differential algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (8), pp.1775-1789. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2013.862524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multigrid method for convection–diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mechitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 259, pp.711 - 719. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel real-time scheduling algorithm and performance analysis of a MapReduce-based cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianrui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.739 - 765. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-014-1115-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic ejection effect under uniform magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-D. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yamaguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3-4), pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing multiple group-by queries using MapReduce: optimization and cost estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an RDP neural network for building energy consumption fault detection diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapReduce-based parallel algorithms for multidimensionnal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.325-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the prediction of building energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.3586-3592. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2012.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for predicting building energy consumption based on statistical learning method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel domain decomposition methods for beam-tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollack Periodica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural convection of temperature-sensitive magnetic fluid in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Support Vector Machines Applied to the Prediction of Multiple Buildings Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.231-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and optimizing multiple group-by query in a MapReduce approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.183-206. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1748-3018.4.2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Technique for Multilevel Graph k-partitioning and Its Application on Domain Decomposition Non Overlapping Schwarz Technique for Urban Acoustic Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Sorguc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transaction of the Japan Society for Simulation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural network based method for handwriting recognition to speech generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Dutilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830109787186550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service scheduling and rescheduling in an applications integration framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (9), pp.941-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game and balance multicast architecture algorithms for sensor grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.7177-7202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting dynamic access to virtualized data resources via WSRF-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (9), pp.947-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic data management system in grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.155-178. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830109787186596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapnik's learning theory applied to energy consumption forecasts in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lherminier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (10), pp.1563-1588. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160802033582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic integration, scheduling and rescheduling of scientific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.391-408. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/174830108785302841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal convergence properties of the FETI domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a conjugated infinite element method for acoustic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.518-525. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic approach to absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (2), pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of large data sets by mixing Tcl and C++ interfaces to the VTK library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.536-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of patch substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-007-0032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (8), pp.1541-1553. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient preconditioning for image reconstruction with radial basis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (5), pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Schwarz method with two-sided Robin transmission conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of various absorbing interface conditions for the Schwarz algorithm tuned to highly heterogeneous media. Domain decomposition methods: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakuto International Series, Mathematical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.65-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale data visualization using multi-language programming applied to environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.45-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of a coupled finite-infinite element method for exterior Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.21-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved ad hoc interface conditions for Schwarz solution procedure tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing interface conditions for domain decomposition methods: a general presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (29-32), pp.3880-3900. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of an infinite element method for acoustical radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (7), pp.641-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic approximation of Dirichlet-to-Neumann maps for the equations of linear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (29-32), pp.3742- 3759. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian formulation of domain decomposition methods: a unified theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (7), pp.593-615. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Dirichlet-to-Neumann mapping for linear elasticity problems with extreme contrasts in the coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping additive Schwarz methods tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 341 (11), pp.701-705. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-level iterative method for image reconstruction with radial basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jsme International Journal Series C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jsmec.48.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic way to derive absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.433-454. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218396x05002827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal convergence of non-overlapping Schwarz methods for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.525-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discrete transmission conditions for a non-overlapping domain decomposition method for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.1497-1515. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S1064827502415351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. V. Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (22), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping Schwarz methods with optimized transmission conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. V. Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (45-47), pp.4797-4818. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of stabilized finite element computations for acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2003.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (1), pp.38-60. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s1064827501387012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul parallèle et méthodes d'éléments finis et infinis pour des problèmes de radiation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a domain decomposition method with Lagrange multipliers to acoustic problems arising from the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meerbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Coyette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.503-521. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218396x00000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level domain decomposition methods with Lagrange multipliers for the fast iterative solution of acoustic scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 184 (2-4), pp.213-240. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7825(99)00229-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-overlapping domain decomposition method for the exterior Helmholtz problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. L. Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 218, pp.42-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine pour des problèmes hyperboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. L. Bourdonnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (4), pp.353-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Information Flow in Graph Neural Networks for Scientific Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Artificial Intelligence, Soft Computing, Machine Learning and Optimization in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.11.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Parallelization for Analytical Hierarchical Tucker Representation Using Binary Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Spectral Method for Mesh Partitioning Based on Matching Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cagliari, Italy. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.12.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Communication in Two-Sided Krylov Subspace Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Civil-Comp Press, Edinburgh, UK, volume: CCC 4, Paper 3.3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Global/Local Coupling Method: An Asynchronous Parallel Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pecs, Hungary, Hungary. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.4.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Graph Convolutional Networks: Towards a generalized framework for complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Soft Computing, Machine Learning and Optimization in Civil, Structural and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pécs, Hungary. Paper 4.2, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.5.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Coarse Residual for Two-Level Asynchronous Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Pécs, Hungary. Paper 1.1, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccc.4.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for simulating finite element methods using Graph Neural Networks for metal forging process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shwetha Nagraj Salimath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems (ADBIS), Lecture Notes in Computer Science (LNCS), Springer Nature, September 4-7, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Hierarchical Tucker Representation using Binary Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Conference on Civil, Structural and Environmental Engineering Computing, Civil-Comp Press, Edinburgh, UK, volume: CCC 6, Paper 13.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive reduction of the noise in a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress on Sound and Vibration (ICSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Global-Local Non-Invasive Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM PP22 Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Study of Graph Neural Network and Support Vector Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Global-Local en asynchrone pour des problèmes linèaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous scalable version of the Global-Local non-invasive coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2022-4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Cloud-based Deep Learning Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduri Venkata Shivaditya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-based Surrogate Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduri Venkata Shivaditya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bugiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron-based Surrogate Models for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawson Oliveira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chizhou, France. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES57229.2022.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage global/local non-intrusif et calcul asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive simulation for easy decision-making in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the European Association for Computer Graphics, (Eurographics 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20211022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Iterative Methods for Reducing Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed asynchronous convergence detection without detection protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering (PARENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive 3D Fluid Simulation: Steering the Simulation in Progress Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.72-75, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Asynchronous Simulation Approach for Interactive Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Extensions of Limited Memory Steepest Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.172-175, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES48411.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Cyclic Gradient Method Adapted to Large-Scale Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wuxi, China. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2018.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz method for Poisson's equation in rectangular domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV, Lecture Notes in Computer Science and Engineering, Berlin and Heidelberg, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Norway, Norway. pp.533-541, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Detection of Asynchronous Iterations Based on Modified Recursive Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Distributed Computing and Applications for Business Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wuxi, China. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2018.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin Gradient Least Square Method for Sound Holography in Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Parareal Algorithm Applied to European Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin Least Square Method for Time-Harmonic Acoustics in Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.299-307, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability and Performance of the Solution of Sparse Linear Systems by Partitioned Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.569-580, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Substructuring Methods for Sparse Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.614-625, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Matrix Partitioning Algorithm Underlying Iterative Substructuring Methods for Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Communications Library for the Parallel-in-Time Solution of Black-Scholes Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization Design of Dispensing Valves in Semiconductor Packaging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lve Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of asynchronous optimized Schwarz methods in the plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Szyld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV, Lecture Notes in Computer Science and Engineering, Berlin and Heidelberg, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Norway, Norway. pp.333-341, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ddsor A dependency aware dynamic service replication strategy for efficient execution of service-oriented applications in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Ben Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on High Performance Computing and Simulation, HPCS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.603-610, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS.2017.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Regression for Electricity Consumption Prediction in a Building in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Contactless Human Machine Interface for Driving Car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JACK2: A New High-Level Communication Library for Parallel Iterative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering (PARENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.111.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Contactless Human Machine Interface Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinmeng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 16th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Anyang, China. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCABES.2017.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building systems energy inefficiency and fault detection using recursive deterministic perceptron neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Sidharth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop of Energy Conversion (IWEC), Kyoto, Japan, March 8-10, 2016. Energy Conversion Research Center of Doshisha University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speedup of parallel computing by parareal method in transient stability analysis of Japanese power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenko Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Innovative Smart Grid Technologies - Asia, ISGT-Asia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Melbourne, Australia. pp.1177-1182, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Asia.2016.7796552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Domain Decomposition Method for Physically-Based Rendering of Royaumont Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intl Conference on Computational Science and Engineering (CSE) and IEEE Intl Conference on Embedded and Ubiquitous Computing (EUC) and 15th Intl Symposium on Distributed Computing and Applications for Business Engineering (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cse-euc-dcabes.2016.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for Processing K Nearest Neighbor Joins for Massive Data on MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative krylov methods for acoustic problems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel sub-structuring methods for solving sparse linear systems on a cluster of gpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption analysis on graphics processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic-based optimized Schwarz method for the gravimetry equations on GPU clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Domain Decomposition Methods, Rennes, France, June 25-29, 2012, volume 98. Lecture Notes in Computational Science and Engineering (LNCSE), Springer-Verlag, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral domain decomposition method for natural lighting and medieval glass rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient VM placement in cloud datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global initialization technique in waveform relaxation method for transient stability analysis of a Japanese power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE PES Innovative Smart Grid Technologies (ISGT-Europe) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope.2014.7028947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and green computing with graphics processing units for solving sparse linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power consumption analysis of parallel algorithms on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated solution of Helmholtz equation with iterative Krylov methods on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral domain decomposition method for physically-based rendering of photochromic/electrochromic glass windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam-tracing domain decomposition method for urban acoustic pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Xianning, China. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schur complement method for compressible two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.759-768, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and simulation of fluid-structure interaction problems for automotive sun-roof on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on High Performance and Communications (HPCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/hpcc.2014.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schur complement method for compressible Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse space correction for graphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam-tracing domain decomposition method for sound holography in church acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state estimation method for reactive power control by DGs in distribution systems based on pseudo inverse matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Uchida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE SCC6 Colloquium on Distribution Systems and Dispersed Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Krylov methods for gravity problems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propagation of Ultra-large-scale Computation by the Domain-decomposition-method for Industrial Problems (PUCDIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hadoop MapReduce Performance Prediction Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China. pp.820-825, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC.and.EUC.2013.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwarz method with two-sided transmission conditions for the gravity equations on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kingston, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dcabes.2013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of concept drift for learning from stream data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sparse matrix-vector multiplication on graphics processing unit for finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color reproduction by means of a compactly supported radial basis function space mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative methods for sparse linear systems on graphics processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural lighting and medieval glass: Scientific data acquisition, methodology and physically based rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Graca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage (EuroMed2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-up the computing efficiency of waveform relaxation method for power system transient stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on High Performance Computing, Networking and Analytics for the Power Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling performance of real-time tasks on MapReduce cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-centric Computing 2011 and Embedded and Multimedia Computing 2011 (HumanCom &amp; EMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Enshi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability indication method for constant-time admission control test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Digital Content, Multimedia Technology and its Applications (IDCTA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the parareal algorithm with the waveform relaxation method for the solution of differential algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for support vector regression in the application of building energy prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Applied Machine Intelligence and Informatics (SAMI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of upwind and centered schemes for low mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndjinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Finite Volumes for Complex Applications VI (FVCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical accelerations for power systems transient stability simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Power Systems Computation Conference (PSCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parallel support vector regression for predicting building energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability comparison of schedulability test in ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ubiquitous Intelligence and Computing (UIC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam-tracing algorithms based on parallel domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoring Volume on Pollack Mihaly Faculty of Engineering and Information Technology. Pollack Mihaly Faculty of Engineering and Information Technology, University of Pecs, 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pecs, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel support vector machines on multi-core and multiprocessor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Artificial Intelligence and Applications (AIA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2011.717-056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated waveform relaxation methods for power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent-Gengoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimMapReduce: a simulator for modeling MapReduce framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multimedia and Ubiquitous Engineering 2011 (FTRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Loutraki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel domain decomposition methods for ray-tracing on multi-cores and multi-processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling parareal and waveform relaxation methods for power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aggregation based algebraic multigrid method applied to convection-diffusion operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mechitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Finite Volumes for Complex Applications VI (FVCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource pricing and equilibrium allocation policy in cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Computer and Information Technology (CIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bradford, West Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new game theoretical resource allocation algorithm for cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference in Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13067-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing multiple group-by query using MapReduce approach: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference in Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing multiple group-by query in a MapReduce approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Business (ICDB) and the 2nd International Conference on Communication Systems, Networks and Applications (ICCSNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing multiple group-by query in share-nothing environment: a MapReduce study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM International Symposium on High Performance Distributed Computing (HPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of on-line allocation in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parallel implementation of SVM on multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel statistical learning approach to the prediction of building energy consumption based on large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Distributed Computing and Applications to Business, Engineering and Science (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wuhan, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-vector balance hierarchical multicast architecture algorithms for data grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced data analysis applied to energy efficiency in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lherminier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symposium on Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear optimal hierarchical multicast tree algorithms for P2P database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile Ad-hoc and Sensor Networks (MSN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic integration and scheduling of scientific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, YiChang, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration on domain decomposition methods for noise-vibration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Enhancement and Promotion of Computational Methods in Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVY: Towards virtual file system for the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference in Grid and Pervasive Computing (GPC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic deployment of scientific applications based on WSRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference in Grid and Pervasive Computing (GPC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for data management in the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences (DCABES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, YiChang, Hubei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional optimized Schwarz methods without overlap for the numerical simulation of urban acoustic pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hagiwara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems and Design in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omachi, Aoba-ku, Sendai City, Miyagi Prefecture, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of using a CFD code for estimating the noise generated by gusts along the sun-roof of a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Pericleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Sound and Vibration (ICSV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic design of absorbing boundary conditions for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing and Applications for Business, Engineering and Sciences, in conjunction with the International Conference on Parallel Algorithms and Computational Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Greenwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of optimal interface boundary conditions for two-Lagrange multiplier FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boubendir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a sun-roof on the sound distribution of the interior of a car compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Djambazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Pericleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping Schwarz methods for the Helmholtz equation and related shape optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of interface operator based on algebraic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of finite element tearing and interconnecting for the Helmholtz problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Conference on Parallel and Distributed Computing for Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of internal acoustic problems by substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Optimized Schwarz Methods for Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques for Parallel, Distributed and Cloud Computing in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, pp.197-215, 2015, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchronous to Asynchronous Substructuring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, pp.203-215, 2015, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.40.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Schwarz methods for peta and exascale computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping, P. Ivanyi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.229-248, 2013, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.31.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous optimized Schwarz methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.425-444, 2012, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.30.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous substructuring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.71-104, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructuring and domain decomposition methods: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substructuring Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.1-75, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data replication in grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.67-100, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance for distributed scheduling in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.177-206, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of grids resources management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.125-142, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid computing overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Boca Raton, USA, pp.1-28, 2009, Chapman &amp; Hall/CRC Numerical Analysis &amp; Scientific Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition methods for fluid structure coupling in vibro-acoustic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Acoustics Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.159-180, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3-d optimized Schwarz methods without overlap for predicting transmission loss in mufflers and silencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.219-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale data visualization using multi-language programming applied to environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New York, USA, pp.37-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms and theory of substructuring and domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.89-118, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of graph partitioning and distributed finite element data with VTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Putanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.59-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-structuring method for fluid-structure interaction problems with non-matching grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Engineering Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Stirlingshire, UK, pp.269-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of various absorbing interface conditions for the Schwarz algorithm tuned to highly heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.65-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods: a general presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.1-36, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-to-Neumann maps for domain decomposition methods: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakkotosho, Tokyo, Japan, pp.123-146, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel algorithms for coercive elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics using High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Edinburgh, UK, pp.135-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel algorithms for time-harmonic hyperbolic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.H.V. Topping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics using High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, Edinburgh, UK, pp.151-183, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in Medical Image Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel-Puiu Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Gavriluţ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Modeling, Simulating, and Optimizing Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco G. Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2020, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Embedded multicore computing and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meikang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Yuan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (8), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advances in High Performance Computing: on the path to Exascale software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Embedded Multicore Computing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che-Lun Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (16), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Innovative Algorithms for Extreme Scale Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algorithms and Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue in Honor of Professor Hideo Kawarada on the Occasion of his 70th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Suito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Algorithms in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85 (10), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithms in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (2), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods: Recent Advances and new Challenges in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196 (8), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (5), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85 (9), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing for Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (8), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Vector Processing in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (7), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Harari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 195 (29-32), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques of Scientific Computing for Energy and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Benelmir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Energy, Environment and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Computational Methods for Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering. PARENG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Topping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pécs, Hungary, 28-31 August 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Conferences, 2023, ISSN: 2753-3239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE Intl Conference on Computational Science and Engineering, CSE 2016, and IEEE Intl Conference on Embedded and Ubiquitous Computing, EUC 2016, and 15th Intl Symposium on Distributed Computing and Applications for Business Engineering, DCABES 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, France, August 24-26, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 2016, ISBN 978-1-5090-3593-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 IEEE International Conference on High Performance Computing and Communications, 6th IEEE International Symposium on Cyberspace Safety and Security, 11th IEEE International Conference on Embedded Software and Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC/CSS/ICESS 2014, Paris, France, August 20-22, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 2014, ISBN 978-1-4799-6123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and efficient shapes in acoustic boundary absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Kieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupelec, MICS, Gif-sur-Yvette, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: Developer's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: User's guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just an Asynchronous Computations Kernel: Reference's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbikpi-Benissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Gif-sur-Yvette, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: : Developer's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: Reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Tracer: User's guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Paris, Châtenay-Malabry, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple visualizations of unstructured grids with VTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-039 || putanowicz03b, 2003, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Applications with VTK Library Using Tcl, C++ and Fortran Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Putanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-037 || putanowicz03a, 2003, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'encapsulation de fonctions C, C++ et FORTRAN dans TCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nieser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-097 || magoules02e, 2002, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Audio Functions Developper's Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ivànyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-075 || magoules02d, 2002, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes de calcul scientifique FORTRAN et d'outils de visualisation graphique VTK sous TCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nieser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-098 || magoules02f, INRIA. 2002, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-072 || magoules02a, 2002, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-074 || magoules02c, 2002, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discrete transmission conditions for a non-overlapping domain decomposition method for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Henri Poincaré, IECN, BP 239, F-54506 Vandoeuvre-les-Nancy, France. 2002, pp.no.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computational Acoustics Library - Mesh Generation Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-073 || magoules02b, 2002, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Schwarz methods without overlap for the Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Henri Poincaré, IECN, BP 239, F-54506 Vandoeuvre-les-Nancy, France. 2001, pp.no.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a domain decomposition method with Lagrange multipliers to acoustic problems arising from the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Meerbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre - Coyette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutherford Appleton Laboratory, Computational Science and Engineering Department, United Kingdom. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level domain decomposition methods with Lagrange multipliers for the fast iterative solution of acoustic scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Magoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colorado University, College of Engineering, USA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non Overlapping Domain Decomposition Method for the Exterior Helmholtz Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel de La Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3271, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId720"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yimin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gbikpi-Benissan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinmeng Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Iv&#224;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magoules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-X. Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuwahara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420074079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. M. Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b13611" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benelmir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kako" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2025.103873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24m1691296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2024.103758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbikpi-Benissan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2024.103660" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04785016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rynkovskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owe Axelsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kar&#225;tson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1466955" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1952572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1321140" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2022.0146-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1432107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2020.1737029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558043v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Kieu Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1327239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956458v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hinz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teplyaev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beglinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2020.03.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Szyld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra C. L. Cervino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Murthy Somanchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2017016909" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Beze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2017.2748438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17m1149225" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.02.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTSVNPQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741114v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)33499-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2780856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.01.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8506S7J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Venet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.05.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Lun Hung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meikang Qiu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hsu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yuan Lin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-017-2107-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2016.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.S.S.N.V.G. Krishna Murthy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i10.10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danting Deng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1797-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708749v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1701-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parsons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2017.06.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24RGV1J3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708727v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szyld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0872-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Putanowicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1011628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3696" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWNR4LN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485229" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Suzuki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9R7HR7T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406473v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2562627" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Koide" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tsuji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Oyama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Goda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kojima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejpes.136.410" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1702-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015576772" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273931v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putanowicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2014.930137" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/606.2015.10.1.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijcse.2015.073495" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchida" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2014.2362724" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015576774" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/pollack.9.2014.2.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pruvost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2013.862524" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechitoua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulsemann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.05.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQK6SF8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1115-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Niu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Biannic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elizondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.050" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PLB2CP3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802029v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.02.049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FCG2RB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussellet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617930v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1748-3018.4.2.183" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faucard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sorguc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hagiwara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623250v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquevielle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Dutilleul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830109787186550" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Xiong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Vasilakos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. H. Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830109787186596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lherminier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160802033582" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830108785302841" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Autrique" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.038" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0MP35W4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802040v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623834v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gander" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0032-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.059" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSQLZS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623861v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623843v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1433" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624149v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624148v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.01.025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DZK7WT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623898v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.05.020" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5RJKMSC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112606v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624145v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.07.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6GVHV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624147v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.01.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S2D9C3V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624046v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCM08W5H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Diago" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmec.48.149" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624152v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002827" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624150v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.032" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ95TL43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827502415351" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624185v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivanyi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. V. Topping" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.02.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBH54SND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3S1G14D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2003.12.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPLJ2054-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624495v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s1064827501387012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meerbergen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Coyette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x00000297" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesoinne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7825(99)00229-7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX372ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. L. Bourdonnaye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492584v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.11.1.4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.12.2.4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492581v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouque" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.12.2.3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.5.4.2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582497v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249554v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Nagraj Salimath" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582493v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelaez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347012v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Lin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garait" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djambazov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142064v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meduri Venkata Shivaditya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00049" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347010v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Oliveira Lima" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Antier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00045" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328156v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Wang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211022" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399881v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00028" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399831v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00048" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.17" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399846v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399853v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00050" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582392v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_51" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964244v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2018.00058" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2018.00081" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426676v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.201" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426675v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ivanyi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.211" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719879v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.15" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.243" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426672v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.249" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.202" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719874v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426671v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lve Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamaguchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.248" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719867v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426679v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elizondo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.184" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711279v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.111.39" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582393v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_31" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426678v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Slimani" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ben Charrada" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.95" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.37" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582680v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Sidharth" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhao" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426670v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Sekine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenko Uchida" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2016.7796552" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649205v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cse-euc-dcabes.2016.212" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097337v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273953v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.13" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273955v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273946v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cerise" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.17" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273952v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.7" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273941v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.24" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273947v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273949v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2014.7028947" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmaison" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.25" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273944v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lechenet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.54" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273942v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.16" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273951v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.27" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273950v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.34" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273956v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Dao" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_73" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273948v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Lai" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lai" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.26" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273957v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koide" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273958v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273959v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.49" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273962v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerise" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.18" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273963v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.10" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815467v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918329v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.and.EUC.2013.118" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273961v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.26" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803266v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803283v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diago" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803264v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803260v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803274v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Graca" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803411v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadeau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Bouchez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803295v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803369v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803301v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622946v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dao" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617935v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803385v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617933v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.717-056" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803355v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803363v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803307v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622943v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelifi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828247v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828268v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828259v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13067-0_35" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5612ZPHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828225v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828239v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828280v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622931v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617926v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623262v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622953v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sato" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623264v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622962v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803641v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622973v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622978v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revillon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622965v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803769v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803814v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Lai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Djambazov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lai" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Pericleous" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803818v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827450v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boubendir" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804067v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804068v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830838v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804073v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02774322v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.36.9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02776698v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.40.10" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815487v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.31.10" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802044v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.30.17" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802054v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802055v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rixen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623378v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623368v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623373v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623383v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802110v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802116v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802113v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802117v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802120v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802123v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802124v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826933v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826932v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802129v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802128v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574916v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574872v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Puiu Paun" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gavrilu&#355;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574886v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ba&#241;os" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Montoya" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574840v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574835v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574831v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jiang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574824v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574812v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574816v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kako" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Suito" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574810v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574807v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574801v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574797v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Topping" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574793v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574766v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574774v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574770v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574763v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harari" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574785v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574758v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575009v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575046v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543993v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829025v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829018v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829027v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829022v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828970v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829020v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107738v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107737v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099429v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101058v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maret" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nieser" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099432v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101059v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099431v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099430v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583892v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salmon" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583897v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583106v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583113v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Macedo" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesoinne" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073418v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yimin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gbikpi-Benissan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinmeng Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Iv&#224;nyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magoules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-X. Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuwahara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420074079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. M. Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b13611" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benelmir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kako" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2025.103873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24m1691296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2024.103758" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbikpi-Benissan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2024.103660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04785016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rynkovskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owe Axelsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kar&#225;tson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1466955" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1952572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1321140" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2022.0146-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1432107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2020.1737029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558043v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Kieu Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1327239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956458v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hinz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teplyaev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beglinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2020.03.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Szyld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra C. L. Cervino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Murthy Somanchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2017016909" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Beze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2017.2748438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17m1149225" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.02.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTSVNPQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741114v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)33499-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2780856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.01.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8506S7J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Venet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.05.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Lun Hung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meikang Qiu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hsu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yuan Lin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-017-2107-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2016.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.S.S.N.V.G. Krishna Murthy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i10.10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danting Deng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1797-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708749v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1701-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parsons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2017.06.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24RGV1J3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708727v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szyld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0872-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Putanowicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1011628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3696" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWNR4LN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485229" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Suzuki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9R7HR7T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406473v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2562627" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312002v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-016-1702-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01708774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Koide" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tsuji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Oyama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Goda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kojima" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejpes.136.410" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putanowicz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2014.930137" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015576772" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/606.2015.10.1.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijcse.2015.073495" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchida" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2014.2362724" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015576774" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/pollack.9.2014.2.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pruvost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2013.862524" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechitoua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulsemann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.05.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQK6SF8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1115-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Niu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Biannic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Zhao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elizondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.050" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PLB2CP3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802029v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.02.049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FCG2RB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussellet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617930v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1748-3018.4.2.183" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faucard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sorguc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hagiwara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquevielle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Dutilleul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830109787186550" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Xiong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Vasilakos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. H. Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830109787186596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lherminier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160802033582" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/174830108785302841" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802040v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Autrique" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.038" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0MP35W4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623834v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gander" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halpern" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0032-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.059" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSQLZS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623861v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623843v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1433" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624149v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623898v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.05.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5RJKMSC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.01.025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DZK7WT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624145v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.01.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S2D9C3V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624046v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCM08W5H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624154v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.07.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6GVHV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ95TL43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Diago" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmec.48.149" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624152v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002827" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827502415351" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624185v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivanyi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. V. Topping" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.02.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBH54SND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3S1G14D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Harari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2003.12.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPLJ2054-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624495v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s1064827501387012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meerbergen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Coyette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x00000297" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesoinne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7825(99)00229-7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMX372ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. L. Bourdonnaye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492584v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.11.1.4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.12.2.4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492581v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouque" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.12.2.3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251406v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.5.4.2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249554v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Nagraj Salimath" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582493v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelaez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582384v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garait" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djambazov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347012v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Lin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142075v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meduri Venkata Shivaditya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00049" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142064v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347010v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Oliveira Lima" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Antier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES57229.2022.00045" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328156v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Wang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211022" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399831v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00048" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711304v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.17" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399846v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00028" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399853v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES48411.2019.00050" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964244v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2018.00058" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_51" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01964246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2018.00081" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426675v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ivanyi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.211" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719879v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426676v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.201" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.243" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426672v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.249" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.202" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719874v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426671v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lve Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yamaguchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.248" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_31" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426678v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Slimani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ben Charrada" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.95" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426679v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elizondo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.184" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.9" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711279v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.111.39" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCABES.2017.37" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582680v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Sidharth" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhao" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02426670v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Sekine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenko Uchida" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2016.7796552" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649205v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cse-euc-dcabes.2016.212" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097337v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273952v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273941v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.24" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273953v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.13" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273955v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273946v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cerise" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.17" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273947v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273949v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2014.7028947" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmaison" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.25" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273944v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lechenet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.54" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273942v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.16" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273951v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.27" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273950v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2014.34" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273956v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Dao" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_73" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273948v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Lai" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lai" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcc.2014.26" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273958v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273959v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.49" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273962v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerise" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.18" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273957v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koide" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273963v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.10" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815467v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918329v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.and.EUC.2013.118" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273961v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcabes.2013.26" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803266v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803264v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803283v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diago" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803260v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803274v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Graca" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Bouchez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803369v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803323v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803301v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadeau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617937v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622946v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dao" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803411v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617935v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803385v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617933v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.717-056" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803355v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803363v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803307v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803332v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622943v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelifi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828268v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828259v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13067-0_35" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5612ZPHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828225v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828247v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828239v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828280v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622931v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617926v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623262v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622953v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sato" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623264v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622962v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803641v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622978v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revillon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622973v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622965v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803769v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803814v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Lai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Djambazov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lai" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Pericleous" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803818v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827450v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boubendir" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804067v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804068v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830838v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804073v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02774322v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.36.9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02776698v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.40.10" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815487v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.31.10" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802044v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.30.17" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802054v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802055v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rixen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623378v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623368v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623373v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623383v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802110v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802116v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802113v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802117v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802120v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802123v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802124v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826933v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826932v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802129v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802128v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574916v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574872v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Puiu Paun" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gavrilu&#355;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574886v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ba&#241;os" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Montoya" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574840v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574835v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574831v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jiang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574824v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574812v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574816v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kako" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Suito" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574810v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574807v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574801v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574797v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Topping" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574793v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574766v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574774v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574770v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574763v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harari" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574785v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574758v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575009v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575046v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543993v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829025v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829018v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829027v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829022v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828970v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829020v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107738v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107737v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101058v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maret" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nieser" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099432v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101059v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099429v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099431v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583892v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salmon" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099430v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583897v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583106v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Meerbergen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583113v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Macedo" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesoinne" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073418v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>